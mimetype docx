--- v0 (2026-02-13)
+++ v1 (2026-05-17)
@@ -1,83 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Finance na rozjezd získá od města šest projektů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení města se snaží podporovat podnikání a proto vznikl program, díky kterému mohou začínající podnikatelé mnohem lépe uspět ve svém oboru. Zastupitelé tentokrát schválili pomoc pro šest vybraných podnikatelských projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava podpoří šest nových podnikatelských projektů, které uspěly ve druhém ročníku programu na rozjezd podnikání. Město chce tímto krokem rozproudit inovace, nové technologie a podnikatelského ducha.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Na realizaci nápadů vyčlenilo šest milionů korun.</w:t>
+        <w:t xml:space="preserve">Ostrava podpoří šest nových podnikatelských projektů, které uspěly ve druhém ročníku programu na rozjezd podnikání. Město chce tímto krokem rozproudit inovace, nové technologie a podnikatelského ducha.  Na realizaci nápadů vyčlenilo šest milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten dotační program je uzpůsoben tak, aby se do něj mohly hlásit jak zapsané spolky, tak různé podnikatelské organizace, které zpracují program jak pro začínající podnikatele, tak pro ty rozvíjející se podnikatele." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V prvním ročníku byly podpořeny tři projekty, kterými pak prošly více než tři desítky účastníků z řad drobných  podnikatelů, živnostníků a firem v oblasti řemesel či technicky inovativního podnikání. Například to byl projekt FashionUP na podporu podnikání v textilní tvorbě a oděvnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -259,53 +369,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myšlenka využít více potenciál toku Jičínky, která si line Novým Jičínem, se objevovala už delší dobu. Zhmotnil ji příchod městského architekta, který s radnicí začal spolupracovat před čtyřmi lety. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Materna, městský architekt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tenkrát mi přišlo, že ta Jičínka je takový nevyužitý potenciál toho města. A teď se nám podařilo oslovit architekty, kteří mají zkušenosti s krajinářskými úpravami, a ti začali s tou Jičínkou pracovat. Prostor kolem té řeky pojmenovali jako liniový park. Je to druh parku, veřejné zeleně, která může sloužit občanům města.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na březích řeky tedy studie navrhuje přístupové schůdky, odpočinkové plochy a využití brodů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na březích řeky tedy studie navrhuje přístupové schůdky, odpočinkové plochy a využití brodů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studia počítá s úpravou toku Jičínky napříč městem. Zhruba se jedná o lokalitu, která začíná u mostu Riegrova, vede pod mostem Novosady až za obchodní centrum Tabačka. No a dalším místem, kde by mohly být tok Jičínky lépe zpřístupněn, je také místo před žilinským mostem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechno, co se kolem toku bude dít, musí být také především v souladu s protipovodňovými opatřeními.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
@@ -748,93 +857,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-10-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>