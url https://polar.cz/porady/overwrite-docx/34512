--- v1 (2026-05-17)
+++ v2 (2026-08-27)
@@ -899,51 +899,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-10-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-11-10-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>