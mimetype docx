--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Do Ostravy se vrací festival, který už deset let přibližuje krásu a rozmanitost japonské kultury. Japonské dny nabídnou tradiční i moderní umění, bojové sporty, hudbu i gastronomii. O tom, co nás letos čeká a jak se zrodila láska k Japonsku přímo tady v Ostravě, si budeme povídat s organizátorem festivalu, panem Janem Kudlou. Dobrý den, vítejte u nás. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dobrý den.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Já už jsem v úvodu řekla, že jste milovníkem Japonska – kdy a jak začala vaše cesta k Japonsku a láska k němu?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Těžko říct. Asi už v raném dětství, když jsem začal dělat bojová umění. Začínal jsem s karate a později s aikidem, takže je to úzce spojené s Japonskem a japonskou kulturou. Tam to vlastně začalo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jak často a za jakým účelem, teď v dospělosti do Japonska jezdíte?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Za různými věcmi, ať už pracovně v rámci různých diplomatických cest nebo obchodních cest, za vzděláním, protože stále navštěvuji tréninky v Japonsku, ale i samozřejmě turisticky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Narážíte i teď po těch letech na nějaké bariéry, třeba jazykové?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jazykově stále nejsem dokonalý, moje japonština není perfektní, takže na diplomatická jednání si vždy beru překladatele, který zvládá japonštinu mnohem lépe. Bariér je samozřejmě celá řada, ale snažím se s nimi nějak poprat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A při dovozu umělců, surovin a artefaktů z Japonska – co je pro vás největší logistická výzva nebo problém, když chystáte Japonské dny?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vždycky největší problém představují muzikanti nebo kapely, protože s sebou vozí nástroje a různé technické vybavení – takže zavazadel i váhy je mnohem víc. To je vždycky největší logistický problém, ať už finanční, nebo organizační při domluvě s manažerem a při samotném převozu všech věcí. A samozřejmě platí, že čím větší skupina lidí, tím je to náročnější.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jakým způsobem sestavuje každoročně program festivalových dní nebo tu dramaturgii?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Máme spoustu nápadů, dáme je na papír a pak samozřejmě zvažujeme, co jsme schopni zařídit. Oslovujeme jednotlivé umělce a postupně se z toho vytřídí jen to, co je v daném roce reálné. Celý program pak předkládáme Velvyslanectví Japonska k nahlédnutí. Ne že by ho schvalovali, ale doporučí třeba témata, která by bylo vhodné ještě zařadit. Všechno s nimi konzultujeme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Řekla jsem v úvodu, že už po desáté proběhne festival Japonské dny tady v Ostravě. Určitě čerpáte náměty i zpětnou vazbu od návštěvníků a lidí, kteří na festival zavítají. Co je nejvíc zajímá? Z čeho vlastně potom skládáte program?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je to různé. Někteří lidé chodí na festival převážně kvůli jídlu a gastronomii, jiní vlastně ani nevědí, co přesně je tam čeká, a až na místě zjistí, co je nejvíc láká. Pro nás je zpětná vazba důležitým vodítkem a inspirací do dalších let, protože občas mají návštěvníci zájem o něco, co by nás samotné ani nenapadlo. A my se to pak samozřejmě snažíme zrealizovat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co to třeba je?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Třeba právě rozšíření gastro zóny, kde narážíme na určitá omezení daná prostorem, ale snažíme se tyto bariéry překonat, abychom mohli nabídnout širší japonské speciality.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonské dny vedle gastronomie představují také japonskou kulturu. Co vás osobně na této kultuře inspiruje?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V podstatě všechno. To Japonsko je strašně kouzelné a ať už je to dané tou historií, výchovou a i tím, že je v podstatě jedinečná v rámci celého světa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A vybíráte i podle té své "chutě", ať už kulturní nebo gastronomické, ten celý program?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Samozřejmě, mám tam svoje favority, které se snažím prosadit a získat je. Kolegové samozřejmě přichází také se svými nápady a snažíme se to dát nějak do kupy. A tím posledním pilířem celého toho programu jsou samozřejmě návštěvníci, kteří nám dodávají náměty a podněty a podle toho to sestavujeme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vracejí se někteří umělci do Ostravy opakovaně v rámci Japonských dnů?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ano, už několik umělců u nás vystoupilo víckrát. V rámci letošního programu se opakovaně představí pan Tempei Nakamura a Noritaró Dei, kteří však letos poprvé vystoupí společně – což je novinka pro tento rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Představte je více, protože ta jména asi našim divákům moc neřeknou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pan Tempei je klavírní virtuos japonský, pan Dei je operní zpěvák, který ale umí česky a zpívá i moravské písničky. Společně budou mít recitál a pan Dei samozřejmě zazpívá i spoustu českých písní. A závěrem bude společný duet s Aničkou Opartyovou - Modlitba pro Martu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jakou novinku letošní festival přinese návštěvníkům?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Těch novinek je celá řada. K desátému výročí jsme si připravili, jak s oblibou říkám, „deset překvapení“. Ve skutečnosti jich ale bude víc – ať už v samotné organizaci, nebo v nabídce kulturního programu. Je tam spousta věcí, které dosud v rámci festivalu nebyly a pravděpodobně už ani nebudou, například japonská svatba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">To mě zajímá, protože jste mi to už prozradil před natáčením – jak bude taková japonská svatba na pódiu v Ostravě, v kulturním domě, probíhat?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My vlastně ještě úplně nevíme, jak bude celý obřad v rámci omezeného prostoru vypadat. Ale celý svatební obřad povedou buddhističtí mniši z chrámu Nagoji, takže půjde o skutečnou, právoplatnou svatbu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jak vznikl zrovna tento nápad?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">To byla taková, řekněme, vzájemná domluva s agenturou, se kterou letos spolupracujeme. Ptali se nás, co je podle nás vizuálně nejhezčí na Japonsku. Když jsem řekl, že vidět japonskou nevěstu je naprosto úžasné, odpověděli: „Výborně, tak zařídíme svatbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tak to je jak vypadá japonská nevěsta?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Krásně, má krásné kimono, krásný účes a je to všechno jako velice pěkné vizuálně. Je to velký obřad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Takže diváci a návštěvníci Japonských dnů budou součástí japonské svatby. Ta svatba bude, předpokládám, jen jednou? Nebo ji plánujete zopakovat?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Není to divadelní představení, je to skutečná, právoplatná svatba. Proběhne pouze v pátek ve čtyři hodiny a jen jednou. Celý obřad potrvá zhruba třicet minut – půjde o zkrácenou verzi, protože celou ceremonii tak, jak probíhá v Japonsku, samozřejmě nelze uskutečnit. Chrám jsme bohužel nestihli postavit, to jsme nezvládli. Ale i v improvizovaných podmínkách se budeme snažit co nejvíce přiblížit té pravé japonské svatbě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pojďte nás ještě trochu podrobněji provést celým festivalem, který potrvá dva dny. Řekli jsme, že tam bude gastro zóna a kulturní program, ale budou tam i různé workshopy a lákadla pro děti. Tak nás prosím proveďte, co všechno návštěvníci uvidí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V rámci festivalu, jak jste už zmínila, je připraven bohatý kulturní program. Nemá smysl ho celý popisovat, ale rád bych vypíchl úžasný koncert Joji Hirota & London Taiko Drummers, kteří uzavřou celý festival v sobotu v 19:15. Jde o jednoho z největších Taiko bubeníků světa. Součástí festivalu bude také spousta přednášek, workshopů a besed – včetně těch na poměrně choulostivá témata. Letos si připomínáme 80 let od tragédie v Hirošimě, takže přijedou i pamětníci této události a podělí se o svůj pohled na mír a na tehdejší dění. Pro rodiny s dětmi bude rozšířená fun zóna, kde na ně čeká spousta soutěží, zábavy a her.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V čem vidíte smysl Japonských dnů v Ostravě – konkrétně pro Moravskoslezský kraj? Jaký význam má tato akce?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Za prvé je to kulturní program, který oživuje kulturní scénu našeho regionu. Je nevšední a přináší něco nového. Hlavním smyslem je ale propojování dvou národů – je to jakýsi diplomatický most k lepšímu porozumění a k posílení česko-japonských vztahů. V rámci festivalu totiž probíhá i řada setkání „na pozadí“ – v různých prostorách se potkávají diplomaté, obchodníci či zástupci institucí a vyměňují si zkušenosti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Festival se koná v Domě kultury Akord v Zábřehu. Proč právě toto místo vybíráte pro konání festivalu?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dlouhá léta jsme působili v Domě kultury města Ostravy, který bohužel – nebo spíše bohudík – nyní prochází rozsáhlou rekonstrukcí. Byli jsme proto nuceni hledat adekvátní náhradní prostor a Dům kultury Akord je jediný, který nám kapacitně vyhovuje. V Ostravě bohužel momentálně není větší místo, kam bychom se vešli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A jak se festival za těch deset let změnil?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Festival vyrostl, a to výrazně – ať už rozsahem programu, nebo celým organizačním týmem, který se nám rozrostl téměř na dvojnásobek. I dramaturgie prošla řadou změn a celkově se akce posunula o velký krok vpřed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Děkuji vám, pane Kudlo, za všechny vaše odpovědi a za poutavou pozvánku na festival Japonské dny. A vám děkuji za pozornost. Uvidíme se u dalšího tématu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">14.10.2025, 17:13</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Host dne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Do Ostravy se vrací festival, který už deset let přibližuje krásu a rozmanitost japonské kultury. Japonské dny nabídnou tradiční i moderní umění, bojové sporty, hudbu i gastronomii. O tom, co nás letos čeká a jak se zrodila láska k Japonsku přímo tady v Ostravě, si budeme povídat s organizátorem festivalu, panem Janem Kudlou. Dobrý den, vítejte u nás. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dobrý den.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Já už jsem v úvodu řekla, že jste milovníkem Japonska – kdy a jak začala vaše cesta k Japonsku a láska k němu?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Těžko říct. Asi už v raném dětství, když jsem začal dělat bojová umění. Začínal jsem s karate a později s aikidem, takže je to úzce spojené s Japonskem a japonskou kulturou. Tam to vlastně začalo.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jak často a za jakým účelem, teď v dospělosti do Japonska jezdíte?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Za různými věcmi, ať už pracovně v rámci různých diplomatických cest nebo obchodních cest, za vzděláním, protože stále navštěvuji tréninky v Japonsku, ale i samozřejmě turisticky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Narážíte i teď po těch letech na nějaké bariéry, třeba jazykové?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jazykově stále nejsem dokonalý, moje japonština není perfektní, takže na diplomatická jednání si vždy beru překladatele, který zvládá japonštinu mnohem lépe. Bariér je samozřejmě celá řada, ale snažím se s nimi nějak poprat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A při dovozu umělců, surovin a artefaktů z Japonska – co je pro vás největší logistická výzva nebo problém, když chystáte Japonské dny?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vždycky největší problém představují muzikanti nebo kapely, protože s sebou vozí nástroje a různé technické vybavení – takže zavazadel i váhy je mnohem víc. To je vždycky největší logistický problém, ať už finanční, nebo organizační při domluvě s manažerem a při samotném převozu všech věcí. A samozřejmě platí, že čím větší skupina lidí, tím je to náročnější.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jakým způsobem sestavuje každoročně program festivalových dní nebo tu dramaturgii?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Máme spoustu nápadů, dáme je na papír a pak samozřejmě zvažujeme, co jsme schopni zařídit. Oslovujeme jednotlivé umělce a postupně se z toho vytřídí jen to, co je v daném roce reálné. Celý program pak předkládáme Velvyslanectví Japonska k nahlédnutí. Ne že by ho schvalovali, ale doporučí třeba témata, která by bylo vhodné ještě zařadit. Všechno s nimi konzultujeme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Řekla jsem v úvodu, že už po desáté proběhne festival Japonské dny tady v Ostravě. Určitě čerpáte náměty i zpětnou vazbu od návštěvníků a lidí, kteří na festival zavítají. Co je nejvíc zajímá? Z čeho vlastně potom skládáte program?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Je to různé. Někteří lidé chodí na festival převážně kvůli jídlu a gastronomii, jiní vlastně ani nevědí, co přesně je tam čeká, a až na místě zjistí, co je nejvíc láká. Pro nás je zpětná vazba důležitým vodítkem a inspirací do dalších let, protože občas mají návštěvníci zájem o něco, co by nás samotné ani nenapadlo. A my se to pak samozřejmě snažíme zrealizovat.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co to třeba je?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Třeba právě rozšíření gastro zóny, kde narážíme na určitá omezení daná prostorem, ale snažíme se tyto bariéry překonat, abychom mohli nabídnout širší japonské speciality.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Japonské dny vedle gastronomie představují také japonskou kulturu. Co vás osobně na této kultuře inspiruje?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V podstatě všechno. To Japonsko je strašně kouzelné a ať už je to dané tou historií, výchovou a i tím, že je v podstatě jedinečná v rámci celého světa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A vybíráte i podle té své "chutě", ať už kulturní nebo gastronomické, ten celý program?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Samozřejmě, mám tam svoje favority, které se snažím prosadit a získat je. Kolegové samozřejmě přichází také se svými nápady a snažíme se to dát nějak do kupy. A tím posledním pilířem celého toho programu jsou samozřejmě návštěvníci, kteří nám dodávají náměty a podněty a podle toho to sestavujeme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vracejí se někteří umělci do Ostravy opakovaně v rámci Japonských dnů?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ano, už několik umělců u nás vystoupilo víckrát. V rámci letošního programu se opakovaně představí pan Tempei Nakamura a Noritaró Dei, kteří však letos poprvé vystoupí společně – což je novinka pro tento rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Představte je více, protože ta jména asi našim divákům moc neřeknou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pan Tempei je klavírní virtuos japonský, pan Dei je operní zpěvák, který ale umí česky a zpívá i moravské písničky. Společně budou mít recitál a pan Dei samozřejmě zazpívá i spoustu českých písní. A závěrem bude společný duet s Aničkou Opartyovou - Modlitba pro Martu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jakou novinku letošní festival přinese návštěvníkům?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Těch novinek je celá řada. K desátému výročí jsme si připravili, jak s oblibou říkám, „deset překvapení“. Ve skutečnosti jich ale bude víc – ať už v samotné organizaci, nebo v nabídce kulturního programu. Je tam spousta věcí, které dosud v rámci festivalu nebyly a pravděpodobně už ani nebudou, například japonská svatba.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">To mě zajímá, protože jste mi to už prozradil před natáčením – jak bude taková japonská svatba na pódiu v Ostravě, v kulturním domě, probíhat?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">My vlastně ještě úplně nevíme, jak bude celý obřad v rámci omezeného prostoru vypadat. Ale celý svatební obřad povedou buddhističtí mniši z chrámu Nagoji, takže půjde o skutečnou, právoplatnou svatbu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Jak vznikl zrovna tento nápad?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">To byla taková, řekněme, vzájemná domluva s agenturou, se kterou letos spolupracujeme. Ptali se nás, co je podle nás vizuálně nejhezčí na Japonsku. Když jsem řekl, že vidět japonskou nevěstu je naprosto úžasné, odpověděli: „Výborně, tak zařídíme svatbu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tak to je jak vypadá japonská nevěsta?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Krásně, má krásné kimono, krásný účes a je to všechno jako velice pěkné vizuálně. Je to velký obřad.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Takže diváci a návštěvníci Japonských dnů budou součástí japonské svatby. Ta svatba bude, předpokládám, jen jednou? Nebo ji plánujete zopakovat?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Není to divadelní představení, je to skutečná, právoplatná svatba. Proběhne pouze v pátek ve čtyři hodiny a jen jednou. Celý obřad potrvá zhruba třicet minut – půjde o zkrácenou verzi, protože celou ceremonii tak, jak probíhá v Japonsku, samozřejmě nelze uskutečnit. Chrám jsme bohužel nestihli postavit, to jsme nezvládli. Ale i v improvizovaných podmínkách se budeme snažit co nejvíce přiblížit té pravé japonské svatbě.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Pojďte nás ještě trochu podrobněji provést celým festivalem, který potrvá dva dny. Řekli jsme, že tam bude gastro zóna a kulturní program, ale budou tam i různé workshopy a lákadla pro děti. Tak nás prosím proveďte, co všechno návštěvníci uvidí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V rámci festivalu, jak jste už zmínila, je připraven bohatý kulturní program. Nemá smysl ho celý popisovat, ale rád bych vypíchl úžasný koncert Joji Hirota & London Taiko Drummers, kteří uzavřou celý festival v sobotu v 19:15. Jde o jednoho z největších Taiko bubeníků světa. Součástí festivalu bude také spousta přednášek, workshopů a besed – včetně těch na poměrně choulostivá témata. Letos si připomínáme 80 let od tragédie v Hirošimě, takže přijedou i pamětníci této události a podělí se o svůj pohled na mír a na tehdejší dění. Pro rodiny s dětmi bude rozšířená fun zóna, kde na ně čeká spousta soutěží, zábavy a her.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">V čem vidíte smysl Japonských dnů v Ostravě – konkrétně pro Moravskoslezský kraj? Jaký význam má tato akce?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Za prvé je to kulturní program, který oživuje kulturní scénu našeho regionu. Je nevšední a přináší něco nového. Hlavním smyslem je ale propojování dvou národů – je to jakýsi diplomatický most k lepšímu porozumění a k posílení česko-japonských vztahů. V rámci festivalu totiž probíhá i řada setkání „na pozadí“ – v různých prostorách se potkávají diplomaté, obchodníci či zástupci institucí a vyměňují si zkušenosti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Festival se koná v Domě kultury Akord v Zábřehu. Proč právě toto místo vybíráte pro konání festivalu?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Dlouhá léta jsme působili v Domě kultury města Ostravy, který bohužel – nebo spíše bohudík – nyní prochází rozsáhlou rekonstrukcí. Byli jsme proto nuceni hledat adekvátní náhradní prostor a Dům kultury Akord je jediný, který nám kapacitně vyhovuje. V Ostravě bohužel momentálně není větší místo, kam bychom se vešli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">A jak se festival za těch deset let změnil?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jan Kudla, pořadatel festivalu: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Festival vyrostl, a to výrazně – ať už rozsahem programu, nebo celým organizačním týmem, který se nám rozrostl téměř na dvojnásobek. I dramaturgie prošla řadou změn a celkově se akce posunula o velký krok vpřed.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Děkuji vám, pane Kudlo, za všechny vaše odpovědi a za poutavou pozvánku na festival Japonské dny. A vám děkuji za pozornost. Uvidíme se u dalšího tématu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-14-10-2025-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>