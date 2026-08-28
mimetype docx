--- v1 (2026-05-13)
+++ v2 (2026-08-28)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-14-10-2025-17-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-14-10-2025-17-13?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>