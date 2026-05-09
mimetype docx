--- v0 (2026-01-20)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční pokladničku pro Frýdek vyrobili žáci SOŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Frýdku-Místku se mohou na Vánoce těšit nejen na vánoční strom na Zámeckém náměstí ve Frýdku, ale také na zbrusu novou pokladničku pro charitativní sbírku. Zajímavé na ni je, že ji vyrobili žáci místní Střední odborné školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,53 +371,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí akce byla v závěru také ukázka dravých ptáků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DVA MLADÍCI ŠIKANOVALI SPOLUŽÁKA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté řeší šikanu na jedné ze středních škol na Bruntálsku. Dva mladíci prvního ročníku měli slovně i fyzicky několikrát napadnout staršího spolužáka. Přímo před zraky dalších studentů. Navíc ho nutili, aby jim denně nosil peníze. Napadený naštěstí díky kamarádovi ohlásil vše vedení školy a rodiče se obrátili na policii. Dvojici teď hrozí až 5 let vězení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté řeší šikanu na jedné ze středních škol na Bruntálsku. Dva mladíci prvního ročníku měli slovně i fyzicky několikrát napadnout staršího spolužáka. Přímo před zraky dalších studentů. Navíc ho nutili, aby jim denně nosil peníze. Napadený naštěstí díky kamarádovi ohlásil vše vedení školy a rodiče se obrátili na policii. Dvojici teď hrozí až 5 let vězení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KARVINÁ OCENILA DÁRCE KRVE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná si váží dárců krve. Aktuálně ocenila dalších 84 lidí, kteří nezištně přispívají k záchraně lidských životů. Tito lidé během tří let dosáhli významných dárcovských milníků a získali ocenění od Zlatého kříže III. třídy až po nejvyšší uznání v oblasti dárcovství – plaketu Českého červeného kříže „Dar krve – dar života“. Právě nejvyšší ocenění za 250 odběrů získali čtyři dárci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -567,53 +681,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZRANĚNÝ MUŽ PO PÁDU ZE ČTYŘKOLKY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Horská služba a záchranáři ošetřovali muže po pádu ze čtyřkolky ve Starých Hamrech. Podle svědka měl zranění hlavy a poruchu vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Pětačtyřicetiletý muž měl příznaky otřesu mozku a tržné rány v obličeji, poraněné zápěstí a povrchní poranění dolní končetiny. Po ošetření poranění a poskytnutí další přednemocniční péče byl ve stabilizovaném stavu transportován na urgentní příjem frýdecko-místecké nemocnice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská desítka slavila jubileum i rekordní účast</w:t>
@@ -794,93 +905,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-10-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>