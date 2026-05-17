--- v0 (2026-02-12)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci mohou do haly projít spojovací chodbou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský obvod Pustkovec má znovu sportovní halu. Skončila totiž rozsáhlá rekonstrukce bývalé sokolovny, která tak znovu může začít sloužit nejen sportovním spolkům, ale také dětem s přilehlé základní školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,53 +326,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POLSKÉ PENDOLINO OHROZILO ČESKÝ VLAK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Polské Pendolino bez cestujících vjelo ve Studénce do cesty spěšnému vlaku. Souprava se u nás testuje a doslova řízla výhybku. Soupravy od sebe zastavily na 112 metrů a z vlaku Českých drah bylo evakuováno 60 lidí. Nikdo nebyl zraněn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kučera, generální inspektor Drážní inspekce:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Protože tento spěšný vlak byl vybaven systémem ETCS, tak byl automaticky zastaven. Byť, jak jsme zjistili, tak strojvedoucí tohoto spěšného vlaku si sám všiml, že se mu do cesty blíží tento spěšný vlak a začal brzdit také on.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chráněné dílny Charity Opava slaví 5 let v nových prostorách</w:t>
@@ -720,93 +832,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-10-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>