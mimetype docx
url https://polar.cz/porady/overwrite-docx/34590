--- v1 (2026-05-17)
+++ v2 (2026-08-27)
@@ -874,51 +874,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-10-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-10-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>