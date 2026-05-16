--- v0 (2026-02-13)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov je na Dušičky připraven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov, který je největším hřbitovem ve městě, se připravuje na nápor návštěvníků. Svátek zesnulých totiž tradičně znamená zvýšený počet lidí, kteří přijdou zavzpomínat na předky. Na zvýšený nápor jsou připraveni i strážníci, kteří budou působit především prevenčně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,53 +361,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V roce 2026 bude příspěvek města nemocnici využit na  pořízení nového inkubátoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MS KRAJ ZÍSKÁ DOTACI NA BATERIOVÉ VLAKY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj získá dotaci přes 2,6 miliardy korun na nové bateriové vlaky. Ty už v kraji nějakou dobu jezdí. Teď ale peníze potvrdilo Ministerstvo životního prostředí. Zatím krajské železnice brázdí 4 jednotky, které dokáží jet mimo elektrifikovanou trať na baterie. Brzy k nim přibude dalších 15 souprav. Vlaky přispějí k výrazné ekologizaci železniční dopravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj získá dotaci přes 2,6 miliardy korun na nové bateriové vlaky. Ty už v kraji nějakou dobu jezdí. Teď ale peníze potvrdilo Ministerstvo životního prostředí. Zatím krajské železnice brázdí 4 jednotky, které dokáží jet mimo elektrifikovanou trať na baterie. Brzy k nim přibude dalších 15 souprav. Vlaky přispějí k výrazné ekologizaci železniční dopravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V OSTRAVĚ HOŘEL ODPAD Z AUTOVRAKŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Devět jednotek hasičů likvidovalo požár odpadu z autovraků v Ostravě. Hasiči v úterý večer vyhlásili druhý stupeň požárního poplachu. Hořela plocha 40 krát 40 metrů. U zásahu pomáhal i dron pro monitoring a strážníci, kteří monitorovali ovzduší. Se samotným ohněm bojovali hasiči hodinu a půl. Škoda je nulová a příčina se zjišťuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -445,53 +559,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do dobrovolnické akce se zapojují lidé z různých koutů Česka. Často přijíždějí i z velké dálky, aby přiložili ruku k dílu a poznali nové přátele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Vávrová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bydlím v Plzni, pocházím ze Slovenska a moje první stezka byla v Beskydech. Tady v Beskydech mám i závěrečnou stezku této sezóny, i když mě ještě čekají Slepičí hory. Beskydy si mě ale získaly. Sice je to z Plzně sem pořádný kus cesty, ale stojí to za to – ta parta je skvělá. Dělám to, protože mám volný čas, děti už jsou z domu a vnoučata ještě nepřišla, tak co s volným časem, že? Chtěla jsem víc poznat české hory, a takhle objevím i místa, kam bych se jinak nedostala. Navíc je tu skvělá parta, máme zajištěné ubytování i stravu a člověk se při tom udržuje v kondici – je to vlastně takové přírodní fitko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí dobrovolnického víkendu byla páteční cestovatelská přednáška. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí dobrovolnického víkendu byla páteční cestovatelská přednáška.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, cestovatel, předseda technické rady KČT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Skalka v pátek a v sobotu patří dobrovolníkům v rámci projektu Stezky z lásky, což je společná aktivita Klubu českých turistů a dalších dvou velkých společností. A protože je pro dobrovolníky vždy potřeba připravit nějaký kulturní program nebo zajímavost – zkrátka něco navíc pro stmelení týmu – na dnešní, páteční večer jsme si nachystali promítání, konkrétně o přechodu na těžko přes ostrov Réunion. Teď už nás čeká volná zábava, povídání, diskuze a zítra dobrovolníci začnou pomáhat s obnovou tras a dalších zajímavostí v okolí chaty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, cestovatel, předseda technické rady KČT:</w:t>
       </w:r>
       <w:r>
@@ -537,64 +650,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bruntálští dobrovolní hasiči se dočkají nové moderní zbrojnice. Ta nahradí dlouhodobě nevyhovující pronajaté prostory a vyjde na 28 milionů korun. Hotovo má být na konci příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Patrovský, ředitel HZS Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Za mě je to nejúžasnější věc a stavba, která se postaví v Bruntále. Protože hasiči tím získají svůj vlastní domov a hlavně podmínky důstojné pro svou náročnou činnost. A tím, že je to tady ještě na té ulici, tak to dokládá, že ten integrovaný záchranný systém tady má sílu a smysl.“</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondrášek zazpíval pro Slezskou diakonii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve farním kostele v Novém Jičíně se konal benefiční koncert. Na podporu Slezské diakonie, která sociálně zdravotní služby poskytuje 35 let, zazpíval pěvecký sbor Ondrášek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -778,93 +877,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-10-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>