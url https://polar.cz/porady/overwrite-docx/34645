--- v1 (2026-05-16)
+++ v2 (2026-08-27)
@@ -919,51 +919,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-10-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-10-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>