--- v0 (2026-02-06)
+++ v1 (2026-05-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní kámen nové hasičské zbrojnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bruntále byl položen základní kámen pro stavbu nové hasičské zbrojnice pro dobrovolné hasiče. Jejich stávající sídlo už není pro ně vhodné a bylo proto rozhodnuto o výstavbě nového. Bude stát současně na ulici, která soustřeďuje také další prvky integrovaného záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -283,54 +398,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praktická  část Dne archeologie uvedla návštěvníky do prostředí  středověku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor  Hornišer, pořadatel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V průjezdu jsou potom akce pro lidi, takže  ochutnávka jídla, mohou se lidé převléknout do kostýmů, mohou  se podívat, jak se pracuje se lnem, takže je tady potom ještě  takový ukázka, jak se žilo ve středověku v praxi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedle  ukázek práce se lnem si návštěvníci mohli středověké  pochoutky na nádvoří také vyrobit a ochutnat.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úspěch taneční skupiny Stonožka Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -672,93 +783,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-31-10-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>