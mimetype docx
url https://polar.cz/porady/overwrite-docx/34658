--- v0 (2026-01-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová dráha snese vše, co má kolečka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalé Horní vlakové nádraží má novou dominantu - pumptrackovou dráhu. Trať je dlouhá více než tři sta metrů a potěší všechny bikery, a také jezdce na všem, co má kolečka, tedy na koloběžkách, skateboardech a bruslích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -210,57 +325,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Stabrava, kurátor sbírky archeologie Muzea Novojičínska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Který byl byl vložen do původní obvodové hradní zdi gotické, která má sílu asi 170 až 180 cm. A předpokládáme, že někdy v období pravděpodobně baroka, ale nemůžeme zcela vyloučit, že se jedná o mladší období, klidně i 19. století, byla do původního prostupu přes tu gotickou zeď vložena cihelná pec, která se skládá ze dvou základních částí. Vespod je komora pro pečení chleba a nahoře je očazený dymník, dymníkový komín, odkud byly odváděny spaliny a kouř směrem do komína, který byl ve střeše nad námi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před pecí je hluboká sonda, ve které je vidět zbytek renesanční podlahy z oranžových pálených čtvercových cihel. Co tu ovšem chybí, je příslušenství pece, tedy stopy otopného zařízení. A ty se podařily najít v sousední místnosti, v podstatě na vnější straně původní obvodové gotické hradní zdi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Stabrava, kurátor sbírky archeologie Muzea Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tady vidíme záklenek. Není to sice úplně prostě zřetelné, ale to je zazdívka té vlastní komory vyhřívací. A tady je zbytek konstrukce základů ve tvaru U, kde byla ta vlastní pec, která vlastně vytvářela ten žár, který pekl ten chleba uvnitř té komory.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Halátek, Národní památkový ústav: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Archeologický výzkum odhalil velké množství původních dlažeb i některých otopných těles, které jsou velmi zajímavé a které jsou i na místech, které nás dost překvapily. Co se týče restaurátorského průzkumu, máme potvrzený renesanční omítky, máme potvrzeny manýristické omítky. Potvrzeno je, že ty hřebínky, které tady v přízemí jsou, tak jsou opravdu z Žerotínského zámku, který vznikl na počátku 17. století. A teď se jedná o to, jestli se bude restaurovat, nebo se tam jenom přidává nová vrstva.”</w:t>
       </w:r>
     </w:p>
@@ -296,53 +404,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konala se soutěž zápasníků začátečníků, na kterou si novojičínský oddíl přizval soupeře ze slovenského Trenčína. Pro mnohé z nich šlo o vůbec první soutěžní zkušenost na žíněnce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Atmosféra soutěže, které se v tělocvičně na ulici Msgr. Šrámka konala koncem října, byla přátelská, ale zároveň plná napětí a sportovního nasazení. Mnozí zápasníci tu předvedli své bojové dovednosti vůbec poprvé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Szarowski, trenér mládeže, Oddíl zápasu TJ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dnešní soutěž je o tom, že zápasy ti nejmladší, to znamená přípravka C, B, A, to znamená od 6 let do 10 let. Jsou to děti, které v tom C, to jsou ti nejmladší 6 až 7 let, kteří získají první zkušenosti, mají za sebou půl rok, rok trénování, zápasení, takže furt se ještě učí. V béčku ti kluci už by něco měli umět, to jsou ti starší 8 až 9 let, no a áčko, 10 let, tam už jsou děti, které opravdu umí zápasy, umí chvaty, umí obrany, umí útoky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dnešní soutěž je o tom, že zápasy ti nejmladší, to znamená přípravka C, B, A, to znamená od 6 let do 10 let. Jsou to děti, které v tom C, to jsou ti nejmladší 6 až 7 let, kteří získají první zkušenosti, mají za sebou půl rok, rok trénování, zápasení, takže furt se ještě učí. V béčku ti kluci už by něco měli umět, to jsou ti starší 8 až 9 let, no a áčko, 10 let, tam už jsou děti, které opravdu umí zápasy, umí chvaty, umí obrany, umí útoky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Kaňovský, Oddíl zápasu TJ Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jednou jsem vyhrál, ale jinak mi to moc nešlo, soupeři byli dobří, ale příště je asi dám.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nina Fuňková,</w:t>
       </w:r>
       <w:r>
@@ -353,53 +460,52 @@
         <w:t xml:space="preserve">Oddíl zápasu TJ Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mám dvě výhry a dost se mi to líbilo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Vinklárek,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oddíl zápasu TJ Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Podali jsem si ruku a zápasili jsme jako velcí chlapi.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Podali jsem si ruku a zápasili jsme jako velcí chlapi.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Szarowski, trenér mládeže, Oddíl zápasu TJ Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Bohužel máme nemocnost, takže tady máme jen devět dětí těch nejmenších z těch přípravek áčko, béčko, céčko, a vedou si napůl. Máme tam už nějaké první místo, druhé místo, ale jak mluvili kluci přede mnou, náš Ondra ten třeba dneska vyhořel, ale prostě, jsou to děti, jednou se daří, jednou se nedaří.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aby oddíl svým svěřencům připravil turnaj ještě zajímavější, přizval na něj nejen soupeře z okolních klubů, ale i ze Slovenska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -516,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-31-10-2025-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>