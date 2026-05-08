--- v0 (2026-01-20)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor ocenil strážníky za věrnost a dobrou práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátor Ostravy Jan Dohnal už tradičně zve do budovy Nové radnice vybrané strážníky městské policie, aby je v rámci slavnostního ceremoniálu ocenil za věrnost a také za dobrou práci pro obyvatele města. Tentokrát bylo vyznamenáno 57 policistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,93 +384,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Předpokládaná lhůta výstavby  je 400 dnů, takže asi rok by to mělo trvat, takže bychom byli  rádi, kdybychom to zvládli do konce příštího roku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FALEŠNÍ POLICISTÉ A BANKÉŘI STÁLE ÚTOČÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozor na telefonáty falešných policistů a bankéřů. Ostravská policie eviduje další vážné případy, kdy podvodníci přesvědčili 70letou seniorku, aby jim poslala 300 tisíc z úspor a dalších 1,2 milionu z půjček. Dokonce kvůli tomu jela i do Prahy, kde předala půl milionu neznámému muži v parku. Další zhruba dvacetiletá dívka poslala podvodníkům milion. Telefonát si dokonce nahrála. Celý ho najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Falešný policista:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Máme za dva měsíce zatčené bankovní úředníky, kteří přeprodávali údaje svých klientů třetím stranám. Posléze samozřejmě ti lidé mají problém, protože je na ně páchaná trestná činnost ve formě podvodného jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Falešný pracovník ČNB:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Obdržel jsem informace od kriminální policie o úniku vašich osobních údajů a o podvodném jednání k vaší osobě. Je to tak?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svinov zkrátí cestu pěším novým schodištěm</w:t>
@@ -515,53 +624,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSTRAVA OPRAVUJE HODINY RADNIČNÍ VĚŽE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravský magistrát opravuje hodiny radniční věže. Údržba se dělá jednou za padesát let. Technici aktuálně sundávali ručičky o váze zhruba 29 a 25 kilogramů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bachan, jednatel servisní firmy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ručičky se musí demontovat, aby se tam udělaly nové držáky na neony. Takže když už ručičky jsou dole, sundané, tak jsme řekli, že se udělá repase a celá rekonstrukce těch ručiček. Takže všechno vzniklo jenom kvůli tomu, že radnice chtěla, ať svítí neony."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tajemník karvinského magistrátu získal prestižní ocenění</w:t>
@@ -594,53 +700,52 @@
         <w:t xml:space="preserve">Roman Nogol, tajemník Magistrátu města Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takovýchto ocenění není příliš. Já jsem kdysi v roce 2010 už jedno obdržel a to byla cena jako Manažer roku pro oblast veřejné zprávy, jako vůbec první v republice, což si myslím, že bylo poměrně ceněné ocenění. A tady toto je v rámci veřejné zprávy taky zajímavé, protože je svým způsobem ojedinělé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tajemník magistrátu je pro mnohé pozice, která zní velice abstraktně, a mnozí nevědí, co si pod ní přesně mohou představit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Nogol, tajemník Magistrátu města Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Je to v podstatě personální šéf. Máme tady, u nás mám tři sta spolupracovníků, kteří jsou vlastně mými podřízenými. Já vlastně zodpovídám za plnění úkolů, které mi uloží pan primátor v prvé řadě.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Je to v podstatě personální šéf. Máme tady, u nás mám tři sta spolupracovníků, kteří jsou vlastně mými podřízenými. Já vlastně zodpovídám za plnění úkolů, které mi uloží pan primátor v prvé řadě.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocenění v Brně převzal Roman Nogol z rukou Davida Slámy, ředitele odboru strategického rozvoje a koordinace veřejné správy Ministerstva vnitra, a Jana Holického, předsedy Sdružení tajemníků České republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -722,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>