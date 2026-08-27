--- v1 (2026-05-08)
+++ v2 (2026-08-27)
@@ -869,51 +869,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-16-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>