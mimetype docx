--- v0 (2026-02-12)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.10.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava vede v třídění kuchyňského odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava dosáhla rekordního výsledku – jako první v České republice vytřídila 500 tun kuchyňských odpadů. Jde tak o největší městský projekt třídění bioodpadu v zemi, do kterého se zapojilo přes 18 000 obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,93 +370,87 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strážník operativního oddílu René Petr obdržel Medaili ředitele Městské policie  Ostrava II. stupně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FALEŠNÍ POLICISTÉ A BANKÉŘI STÁLE ÚTOČÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozor na telefonáty falešných policistů a bankéřů. Ostravská policie eviduje další vážné případy, kdy podvodníci přesvědčili 70letou seniorku, aby jim poslala 300 tisíc z úspor a dalších 1,2 milionu z půjček. Dokonce kvůli tomu jela i do Prahy, kde předala půl milionu neznámému muži v parku. Další zhruba dvacetiletá dívka poslala podvodníkům milion. Telefonát si dokonce nahrála. Celý ho najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Falešný policista:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Máme za dva měsíce zatčené bankovní úředníky, kteří přeprodávali údaje svých klientů třetím stranám. Posléze samozřejmě ti lidé mají problém, protože je na ně páchaná trestná činnost ve formě podvodného jednání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Falešný pracovník ČNB:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Obdržel jsem informace od kriminální policie o úniku vašich osobních údajů a o podvodném jednání k vaší osobě. Je to tak?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mahlerovu Symfonii tisíců zahraje 600 účinkujících</w:t>
@@ -442,59 +551,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravský magistrát opravuje hodiny radniční věže. Údržba se dělá jednou za padesát let. Technici aktuálně sundávali ručičky o váze zhruba 29 a 25 kilogramů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bachan, jednatel servisní firmy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ručičky se musí demontovat, aby se tam udělaly nové držáky na neony. Takže když už ručičky jsou dole, sundané, tak jsme řekli, že se udělá repase a celá rekonstrukce těch ručiček. Takže všechno vzniklo jenom kvůli tomu, že radnice chtěla, ať svítí neony."</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve"> "Ručičky se musí demontovat, aby se tam udělaly nové držáky na neony. Takže když už ručičky jsou dole, sundané, tak jsme řekli, že se udělá repase a celá rekonstrukce těch ručiček. Takže všechno vzniklo jenom kvůli tomu, že radnice chtěla, ať svítí neony." ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Klienti centra Žirafa vystavují své obrazy ve Dvorku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klienti integrovaného centra Žirafa ve Frýdku-Místku se na chvíli proměnili ve světové malíře. Svá díla poté vystavili v restauraci Dvorek a možná zajímavou zprávou pro vás je, že výstava je prodejní.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -634,93 +735,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>