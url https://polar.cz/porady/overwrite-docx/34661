--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -777,51 +777,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-10-2025-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>