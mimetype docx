--- v0 (2026-02-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pochodem se světýlky senioři oslavili Halloween</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každoroční Pochod seniorských světýlek se stal už tradicí, která je milým zakončením měsíce října a také oslavou Halloweenu. I letos šli senioři podél hlavního tahu Karviné se symbolickými světly a nechyběl ani komunitní závěr celé akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hned po úvodním dýchánku v Karviné-Ráji se senioři přesouvali podél hlavního tahu tř. 17. listopadu směrem do Klubu seniorů Rudé armády, kde na ně již čekalo překvapení - zahrada vyzdobená v halloweenském duchu, a to se všemi detaily a originálními dekoracemi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dnešní podvečer je o Halloweenu, o světýlkách, hlavně o dobré zábavě a příjemně stráveném podvečeru. Naším cílem bylo vyplnit tento čas tak, aby se cítili naši členové velmi dobře a aby to měli nejenom čistě s posezením, ale také i s procházkou. Naše výzdoba je ve znamení Halloweenu, to znamená, je taková ta strašidelná a je to výtvor našich kolegů z Odboru sociálního, kdy si na tom vždycky dají záležet.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seniorů na akci dorazilo zhruba kolem stovky. Všichni měli při příchodu do Klubu seniorů přichystanou i pozornost v podobě sladkého překvapení v tematické podobě. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Seniorů na akci dorazilo zhruba kolem stovky. Všichni měli při příchodu do Klubu seniorů přichystanou i pozornost v podobě sladkého překvapení v tematické podobě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zúčastnění z Klubů seniorů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“No, je to krásný. Já sice chodím jenom půlku průvodu, protože nemůžu ze zdravotních důvoduů, ale musím sem jít. Je to nádhera, až na to počasí, ten vítr, ten udělal svoje." "A jak se vám líbí  výzdoba?" "Nádherná. Já bych bez toho nemohla ani být. Já se vždycky na to celý rok těším, až se přijdu na to podívat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to hezké každý rok, je to čím dal hezčí, počasíčko vyšlo, je to moc pěkné." "Chodíte každý rok?" "Každý rok chodím už dlouho a teď už dva roky si beru pravnoučka s sebou. Chodíme s Matějem." "Co říkáte na výzdobu?" "Výzdoba je úžasná, ta je vždycky úžasná. Jenom Matěj se bojí pavouků, tak musíme chodit oklikou. Jinak je to krásné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -424,93 +538,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-01-11-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>