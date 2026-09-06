--- v1 (2026-04-10)
+++ v2 (2026-09-06)
@@ -580,51 +580,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-01-11-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-01-11-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>