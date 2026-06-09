--- v0 (2026-02-12)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov je na Dušičky připraven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezskoostravský hřbitov, který je největším hřbitovem ve městě, se připravuje na nápor návštěvníků. Svátek zesnulých totiž tradičně znamená zvýšený počet lidí, kteří přijdou zavzpomínat na předky. Na zvýšený nápor jsou připraveni i strážníci, kteří budou působit především prevenčně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -600,53 +715,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do dobrovolnické akce se zapojují lidé z různých koutů Česka. Často přijíždějí i z velké dálky, aby přiložili ruku k dílu a poznali nové přátele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Vávrová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bydlím v Plzni, pocházím ze Slovenska a moje první stezka byla v Beskydech. Tady v Beskydech mám i závěrečnou stezku této sezóny, i když mě ještě čekají Slepičí hory. Beskydy si mě ale získaly. Sice je to z Plzně sem pořádný kus cesty, ale stojí to za to – ta parta je skvělá. Dělám to, protože mám volný čas, děti už jsou z domu a vnoučata ještě nepřišla, tak co s volným časem, že? Chtěla jsem víc poznat české hory, a takhle objevím i místa, kam bych se jinak nedostala. Navíc je tu skvělá parta, máme zajištěné ubytování i stravu a člověk se při tom udržuje v kondici – je to vlastně takové přírodní fitko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí dobrovolnického víkendu byla páteční cestovatelská přednáška. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí dobrovolnického víkendu byla páteční cestovatelská přednáška.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, cestovatel, předseda technické rady KČT:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Skalka v pátek a v sobotu patří dobrovolníkům v rámci projektu Stezky z lásky, což je společná aktivita Klubu českých turistů a dalších dvou velkých společností. A protože je pro dobrovolníky vždy potřeba připravit nějaký kulturní program nebo zajímavost – zkrátka něco navíc pro stmelení týmu – na dnešní, páteční večer jsme si nachystali promítání, konkrétně o přechodu na těžko přes ostrov Réunion. Teď už nás čeká volná zábava, povídání, diskuze a zítra dobrovolníci začnou pomáhat s obnovou tras a dalších zajímavostí v okolí chaty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, cestovatel, předseda technické rady KČT:</w:t>
       </w:r>
       <w:r>
@@ -770,93 +884,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-11-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>