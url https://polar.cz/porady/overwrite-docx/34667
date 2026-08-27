--- v1 (2026-06-09)
+++ v2 (2026-08-27)
@@ -926,51 +926,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-11-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-01-11-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>