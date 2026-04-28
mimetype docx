--- v0 (2026-02-16)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Starém Městě probíhá sanace náměstí Ondry Foltýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Ondry Foltýna v Karviné-Starém Městě právě prochází velkou rekonstrukcí. Její součástí bude mimo jiné i oprava autobusové zastávky a kompletní zvýšení pohodlí i estetiky pro místní obyvatele i řidiče, kteří zde projíždí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,53 +235,52 @@
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dneska na Lodičkách probíhá poslední akustika, podzimní, kterou jsme se rozhodli udělat v Halloweenském duchu. Je tady výzdoba, lidi chodí v kostýmech a myslím, že je super atmosféra. Samozřejmě to, co se nám stalo letos s Akustikou, tak to byl úplný fenomén. A chceme na to navazovat, chceme to rozvinout dál, takže máme plány na příští rok. Chceme pracovat s více třeba hudebními formacemi, dávat jim na starost tématické večery. Chceme tyto formace třeba propojit se studenty Základní umělecké školy, nebo ze sborů, třeba Permoník, a z ostatních pěveckých sborů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Herzig, spoluorganizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Za mě byla ta letošní sezona vlastně asi největší za všechny sezony, co jsme kdy byli. Bylo, vím, že ty červenec, srpen byly fakt jako, myslím, že víc jak tisíc lidí, takže lidi to baví. Muzikanti chodí, muzikanti jsou skvělí, takže všem vlastně děkuju, všichni, co hráli, co zpívali, co se zapojovali, protože vlastně Akustika je především o tom, že se všichni zapojíme do toho hrání, do toho zpívání. Takže byla to perfektní jízda za mě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akustika začínala jako malá akce u táboráku, ze které se postupně stala velká akce se spoustou návštěvníků. Zároveň i z pevného základního jádra muzikantů, co na Akustikách předzpívávali známé hity od začátku, se rozrostla skupina asi dvaceti lidí, kteří vždy v popředí vedou všechny zapojené. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akustika začínala jako malá akce u táboráku, ze které se postupně stala velká akce se spoustou návštěvníků. Zároveň i z pevného základního jádra muzikantů, co na Akustikách předzpívávali známé hity od začátku, se rozrostla skupina asi dvaceti lidí, kteří vždy v popředí vedou všechny zapojené.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvíce lidí přilákaly letošní letní Akustiky, kde se trhaly rekordy v návštěvnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Herzig, spoluorganizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když vyšlo hezké počasí, bylo slunečno, tak to přilákalo hodně lidí, ale my vlastně jako muzikanti si možná i někdy víc užíváme takové ty komornější, kdy nás je o něco méně, protože není takový ten tlak. Písničky, které měly největší úspěch, tak za mě určitě Zafúkané od Fleretu, to je taková jako hodně povedená, která zvedne všechny lidi od stolu a začnou zpívat. Co dál? No tady ten typ podobný těchto písniček.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,61 +355,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce Setkání u knihy se koná pravidelně na začátku každého nového měsíce. Scházejí se zde lidé, kteří mají vztah ke psaní a aktivně se mu věnují. Někteří z nich už mají dokonce za sebou své literární prvotiny a s nimi i smělé plány do budoucna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Sukopová, vedoucí útvaru knihovnických a informačních služeb: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Setkání u knihy je akce, která probíhá vždy první pondělí v měsíci, kdy se tady setkávají v knihovně autoři jak z Karviné, tak i z různých okolních měst, a čtou příspěvky, které sami vytvořili na téma, které si každý měsíc stanovíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý z přítomných autorů se ke psaní dostal jiným způsobem. Každý z příběhů je ale zajímavý tím, že obsahuje neutuchající touhu zaznamenávat příběhy - ať už ty své nebo smyšlené. </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý z přítomných autorů se ke psaní dostal jiným způsobem. Každý z příběhů je ale zajímavý tím, že obsahuje neutuchající touhu zaznamenávat příběhy - ať už ty své nebo smyšlené.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paní Rozálie Kokotková pochází ze Slovenska a ze svých složitých životních osudů se rozhodla vypsat na stránkách hned několika knih.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě prozaického textu vydala paní Rozálie také několik básní, a to nejen v českém jazyce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozálie Kokotková, amatérská spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám v srbštině napsanou jednu, bo jsem tam byla tři roky. Ano, "Niko nebeží od sudbine". A tady mám také "Osudu nikdo neunikne", to mám zase v češtině. A tady mám, v jejich sborníku mám mojí báseň, co vyhrála v soutěži. Poslední pohled. Tam půl sálu brečelo na promoci. Nadherná báseň. A ona tam zvítězila v soutěži. Chápete to?”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -440,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-04-11-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>