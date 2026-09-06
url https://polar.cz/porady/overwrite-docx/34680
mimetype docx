--- v1 (2026-04-28)
+++ v2 (2026-09-06)
@@ -594,51 +594,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-04-11-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-04-11-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>