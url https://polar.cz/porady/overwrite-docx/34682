--- v0 (2026-02-14)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové Bazaly vyprojektují architekti ze Španělska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unikátní místo s výhledem na celé město zvolilo vedení Ostravy pro odhalení vítězného návrhu fotbalového stadionu Nové Bazaly. Na cortenové lávce nad stadionem primátor Jan Dohnal odhalil vizualizaci španělského studia L35 Arqutectos, které prý nejlépe vyjádřilo propojení industriální minulosti města s moderní dobou. Na začátku architektonické soutěže bylo 34 studií z celého světa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -82,54 +197,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Semerák (Ostravak), člen poroty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Než se začne pracovat na projektu a na projektu pro stavební povolení, tak ta fáze, která počne já doufám příští týden, je dopracování studie. Jde o to, že vlastně my porotci jsme dostali, myslím 10 panelů, potom nějaké další panely, hromadu technické dokumentace, nicméně v podstatě není ten projekt dopracován do detailů. To znamená, dneska vám neumím přesně říct, ani architekti, z čeho to přesně bude. Když jsme u těch detailů, tak vám můžu třeba zmínit dva z mnoha, které je třeba upravit. První, my chceme aby ten stadion byl mimo jiné pro handicapované, pro vozíčkáře a je tam taková věc, kdy ti vozíčkáři, ta rampa pro ně, nebo to místo pro ně, je nad místem pro sedící diváky. Samozřejmě víme, že to musíme změnit, protože když se ten sedící divák postaví, tak by vozíčkář neviděl. Jeden z detailů. Druhý, který může být úsměvný, že kotel hostů bude nad kotlem domácích, což je věc, která rozhodně být nemůže. A takových věcí je tam více, například šířka chodby a podobně. Takže další etapa, která podle mnou názoru bude probíhat minimálně v první čtvrtletí příštího roku, dopracování tohohle z toho projektu, do kterého samozřejmě zapojíme, kromě Baníku Ostrava poradce, kteří mají zkušenosti s provozem stadionu a podobně. Tady je nutné říct, že máme takovou závidění hodnou a nezáviděníhodnou pozici najednou, protože v České republice neexistuje moderní fotbalová arena. To znamená, že opravdu budeme v něčem průkopníci a  inspiraci i zkušenosti čerpáme primárně v cizině. A v neposlední řadě bude FAČR, protože samozřejmě potřebujeme certifikace a tak dále. To znamená, teď se bude dodělávat studie a následně projekt. A samozřejmě v rámci tohohle se dostaneme k materiálovému řešení, ať už to je vzhled, sedačky a další věci. To znamená, my jsme se rozhodli běžet maraton a dneska si myslím, že jsme třeba na pátém kilometru, ale ještě nás větší část čeká."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valerie Mulvin, přededkyně poroty: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Z vnějšího pohledu návrh vysílá silné poselství místa, zakořeněné v průmyslovém dědictví ostravského  regionu – využívá masivní čedičový sokl a lehký kovový plášť v horní části, což je velmi vhodné řešení pro  území bývalého lomu Bazaly a zároveň odkaz na místní tradici ocelářství a hornictví. Navržené barevné  ladění fasády v odstínech podobných cortenové oceli působí teple a zároveň vyjadřuje sílu průmyslové  minulosti Ostravy. Architektonicky vytříbené řešení využívající různé formy kovové sítě je zároveň  robustní, lehké i transparentní, přičemž zprostředkovává život uvnitř stadionu.  V orientaci směrem k centru města je navržen velkorysý vzor otvorů ve tvaru včelí plástve, inspirovaný  přirozenou hexagonální strukturou čedičových sloupů. Tento motiv umožňuje, aby stadion na horních  úrovních odpovídal městskému měřítku, zatímco v přízemí reaguje na měřítko člověka. Stejná forma včelí  plástve je dále promyšleně rozvinuta jako šestiúhelníková mříž, která je uplatněna v interiéru i na fasádě a  vytváří nezapomenutelnou cestu pro diváky – dynamickou, vizuálně propojenou s exteriérem a obzvláště  působivou po setmění. Promyšlené řešení nočního architektonického nasvícení tohoto velkorysého motivu  navozuje dynamické propojení stadionu s městem a zároveň zvýrazňuje koncept i materiálové pojetí  fasády."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stadion bude v prvé řadě svatostánkem Baníku Ostrava, ale mohl by se díky parametrům stát i oblíbeným domovem reprezentace pro mezinárodní utkání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bělák, výkonný ředitel FC Baník Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten vítězný návrh od těch prvních obrázků, které my jsme viděli, byl odskočený oproti ostatním a to jak tou vizuální stránkou, tak pak později, když jsme viděli dokumenty k funkčnosti stadionu pro všechny skupiny, tak ten vítěz byl z našeho pohledu jasný a my jsme velice moc spokojení s tím, jak ten stadion vypadá, ale i to, jak je funkčně řešený a věřím tomu, že to bude stadion, kde bude fantastická atmosféra jak pro diváky, tak pro všechny ostatní skupiny návštěvníků a uživatelů. Věřím, že až se Baník vrátí na Nové Bazaly, které budou takto krásné, tak to bude pro nás i pro všechny fanoušky Baníku obrovský přelom."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -542,93 +653,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-04-11-2025-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>