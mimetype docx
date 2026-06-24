--- v0 (2026-02-12)
+++ v1 (2026-06-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fulnek opět získal Odpadového Oskara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soutěž s názvem Odpadový Oskar už 11 let hodnotí nakládání obcí s odpadem. Přední příčky žebříčku dlouhodobě pravidelně obsazuje moravskoslezský Fulnek, který si i letos za nízkou produkci směsného odpadu vysloužil první místo mezi obcemi nad 5000 obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
         <w:t xml:space="preserve">Lukáš Kaňuščák, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení technických služeb, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zájemci už můžou chodit na městský úřad a uzavřít si smlouvu, která je na deset let, buď na to urnové místo nebo na tu schránku kolumbária” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náklady na vybudování kolumbária, které dosud ve městě chybělo, dalších urnových míst, a také chodníků, záhonů a dokončení oplocení v zadní části vyšly na 3 miliony 50 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náklady na vybudování kolumbária, které dosud ve městě chybělo, dalších urnových míst, a také chodníků, záhonů a dokončení oplocení v zadní části vyšly na 3 miliony 50 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do budoucna by mohla být v případě potřeby rozšířena kapacita hřbitova o další hrobová a urnová místa. Město vlastní pozemky i tady za brankou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tam jsme pořídili pozemky, projektovka je nachystána, takže pokud nedostatek těch míst bude, tak lze zařadit do rozpočtu a realizovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -281,102 +395,96 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vaníček, vedoucí odboru životního prostředí, magistrát města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V centru těch okružních křižovatek budou nějaké keře či nízké stromy. V případě okružních křižovatky na křížení s Bíloveckou ulicí, to budou takzvané motýlí keře. V případě té okružních křižovatky nové na Komárov, jak stále říkáme, tak to budou dříny doplněné velkým množstvím trvalek. V případě kruháče na Bílovecké ulici, tam budou ještě i cibuloviny, narcisy a tulipány.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý ze dvou kruhových objezdů má jiné podmínky. Zatímco Bílovecká bude rozkvetlá a barevná, kruhový objezd u Komárova má být spíše suchomilný – s kamenivem a nízkými bylinami, které snesou i extrémní počasí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vaníček, vedoucí odboru životního prostředí, magistrát města Opavy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U toho kruhového objezdu na Komárov, který bude takový sušší, je nepřístupný, ta křižovatka není úplně bezpečná, tak nechceme, aby tam byla častá údržba nutná. Z důvodu toho sucha jsme chtěli, aby uprostřed toho kruhového objezdu byly i nějaké kameny z našich lomů. Bude to šesti ramenná hvězdice. A mezi těmi rameny z kameniva tak právě budou, jak vidíte tady na tom seznamu, je to mnoho desítek druhů různých trvalek. Většinou takových divokých.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výsadby zajišťuje město ve spolupráci s Ředitelstvím silnic a dálnic a Správou silnic Moravskoslezského kraje. Náklady na obě křižovatky přesahují dva a půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec (ANO), radní Opavy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Kruhový objezd na Bílovecké stojí nějakých necelých 900 tisíc korun a ten na Komárovské, protože je samozřejmě o něco větší, tak stojí 1 709 tisíc korun. Takže věříme, že kruháče přinesou, jsou to hlavně kruhové objezdy na vstupu do města, takže chceme každému návštěvníkovi ukázat, že Opava dbá o tu zeleň a věříme, že budeme dobře vycházet a nebude mít s tím problém ani dopravní inspektorát Policie České republiky, který nám nepovolil skulptury drátěné, které jsme tam chtěli dát.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky otevřené soutěži se městu podařilo ušetřit více než milion korun. Tyto finance poslouží příští rok k osázení dalšího kruhového objezdu – tentokrát na Hradecké ulici směrem na Hradec nad Moravicí.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Vaníček, vedoucí odboru životního prostředí, magistrát města Opavy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dodáme k tomu patrně nějaké vlastní zdroje z nového rozpočtu na příští rok a už se těšíme. Do konce měsíce října by měl zahradní architekt navrhnout výsadby této okružní křižovatky na Hradec.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -423,53 +531,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS/SPOLU), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vítězný návrh jsme vybrali jednomyslně. Reflektuje zásadní body, které byly pro město nosné. Elegantní architektonické řešení nabízí jednoduchou, kompaktní formu. Respektuje silné poselství místa a je vhodně situován v krajině. Má ambici stát se novou dominantou Ostravy, která nabídne zázemí jak fotbalu, tak laické veřejnosti. Vítězný návrh se zrodil ve studiu s takřka šedesátiletou historií, které má na kontě víc než 200 realizací na čtyřech kontinentech.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studio L35 Arquitectos bylo založeno v roce 1967 a má pobočky v Barceloně, Madridu, Paříži, Miláně, Miami, Mexiku, Bogotě, Santiagu, Istanbulu a Abú Dhabí. V jeho portfoliu jsou projekty stadionů v La Pazu, Dubaji či Bogotě a také rekonstrukce slavného stadionu Santiago Bernabéu v Madridu nebo římského nádraží Termini.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vítězný návrh Nových Bazalů navazuje na průmyslovou identitu Ostravy. Kombinuje masivní čedičový sokl a lehkou kovovou fasádu v odstínech cortenové oceli, která odkazuje na místní ocelářskou tradici. Dominantním motivem fasády je hexagonální vzor včelí plástve, který se uplatňuje i v interiéru a ve večerním nasvícení vytváří silný vizuální efekt.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vítězný návrh Nových Bazalů navazuje na průmyslovou identitu Ostravy. Kombinuje masivní čedičový sokl a lehkou kovovou fasádu v odstínech cortenové oceli, která odkazuje na místní ocelářskou tradici. Dominantním motivem fasády je hexagonální vzor včelí plástve, který se uplatňuje i v interiéru a ve večerním nasvícení vytváří silný vizuální efekt. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Valerie Mulvin, předsedkyně poroty: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z vnějšího pohledu návrh vysílá silné poselství místa, zakořeněné v průmyslovém dědictví Ostravy. Využívá masivní čedičový sokl a lehkou kovovou fasádu v horní části, což je vhodné řešení pro území bývalého lomu Bazaly a odkaz na místní tradici ocelářství a hornictví. Barevné ladění v odstínech cortenové oceli působí teple a vyjadřuje sílu průmyslové minulosti města.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podoba a funkce nového stadionu</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -522,81 +629,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NA BÍLÉ UŽ ZASNĚŽUJÍ NOVOU TECHNOLOGIÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resort Bílá v Beskydech už zasněžuje svahy. Pořídil na to unikátní moderní technologii, která má nízkou spotřebu vody a je šetrná k přírodě. Lyžovat tady chtějí už od 8. prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Otipka, manažer lyžařské školy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "S touto technologií jsme schopni vyrábět sníh až do plus 20 stupňů. Takže v tuto chvíli už se můžete těšit na sníh po celou sezónu, až do konce března. Vizuálně je to taková ledová tříšť, ale troufám si říct, že na tom svahu to nepoznáte."</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovci vyprávěli školákům své životní příběhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola v podhorské obci Ostravici uspořádala zajímavou besedu s významnými sportovci, kteří pocházejí právě z Ostravice nebo jejího okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -796,93 +887,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-11-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>