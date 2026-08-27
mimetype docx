--- v1 (2026-06-24)
+++ v2 (2026-08-27)
@@ -929,51 +929,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-11-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-11-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>