--- v0 (2026-02-12)
+++ v1 (2026-08-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.11.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Kateřinkách proběhla kontrola nového osvětlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě pokračuje výměna starých sodíkových lamp za moderní LED osvětlení. V Kateřinkách se vedení města osobně přesvědčilo, jak nové lampy svítí a kde je potřeba přidat další.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,53 +277,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov Duha slavil 100 let své obyvatelky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Bartošová, která poslední léta žije v novojičínském Domově Duha, oslavila 100. narozeniny. Dostavila se řada gratulantů, včetně rodiny, zástupců města a Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Počet stoletých lidí v České republice stoupá, podle statistického úřadu je jich zhruba tisíc, z toho podstatná většina jsou ženy. A právě další žena, Jarmila Bartošová, která žije v novojičínském Domově Duha, teď oslavila 100. narozeniny.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Počet stoletých lidí v České republice stoupá, podle statistického úřadu je jich zhruba tisíc, z toho podstatná většina jsou ženy. A právě další žena, Jarmila Bartošová, která žije v novojičínském Domově Duha, teď oslavila 100. narozeniny.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Bartošová, oslavenkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem z Čech původně. A ve 23 letech jsem se s manželem přestěhovala sem na Moravu. Bydleli jsme v Butovicích 18 let. A po 18 letech jsme se stěhovali do Nového Jičína. V domově důchodců jsem 4 a půl roku. A musím říct, že opravdu mě se tu líbí a já jsem spokojená.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Narodila se 3. listopadu 1925. Gratulovat ji přišla její rodina, pracovníci Domova Duha a zástupci města a Moravskoslezského kraje, který je zřizovatele zařízení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,51 +377,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17:00 – 1 - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LIDÉ V OSTRAVĚ-JIHU HLASUJÍ V PARTICIPACI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jubilejní desátý ročník participativního rozpočtu v Ostravě-Jihu jde do finále. Do 9. listopadu mohou Jižané starší 16 let hlasovat pro jeden z 32 projektů na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">nasjih.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Souběžně probíhá hlasování v novém projektu „Náš Jih za domem“. Tam lidé vyberou jeden ze tří dvorů, který se promění za částku až 10 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17:00 – 2 – </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UČNI V KARVINÉ MAJÍ ZLATÉ RUCE</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,75 +520,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti s duševními problémy budou mít i v Karviné pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neustále přibývající psychické problémy u dětí nejsou odborníkům z Karvinska lhostejné. Karviná se tedy zapojí do vzniku Centra duševního zdraví pro děti a dorost, a to už od roku 2026. Centrum vznikne pod organizací Bezpečný růst a bude působit na území Karviné, Orlové a Bohumína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Spolkovém domě v Karviné-Ráji se sešli odborníci z řad psychiatrů, psychologů, výchovných poradců a pedagogů, aby podpořili vznik Centra duševního zdraví pro děti a dorost, které bude působit i v rámci území města Karviné. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Spolkovém domě v Karviné-Ráji se sešli odborníci z řad psychiatrů, psychologů, výchovných poradců a pedagogů, aby podpořili vznik Centra duševního zdraví pro děti a dorost, které bude působit i v rámci území města Karviné.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Psychických problémů u dětí přibývá, což je potvrzeno i mnohými statistikami, kvůli kterým je také k duševnímu zdraví dětí více přihlíženo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Mrkvicová, psycholožka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V současné době, nelze říct, že nejčastější forma, ale je to tak, že děti se sebepoškozují, někdy je to proto, že chtějí upoutat pozornost, někdy je to proto, že si neví rady se svými emocemi, depresivní rozhledy.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V současné době, nelze říct, že nejčastější forma, ale je to tak, že děti se sebepoškozují, někdy je to proto, že chtějí upoutat pozornost, někdy je to proto, že si neví rady se svými emocemi, depresivní rozhledy.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Matulová, předsedkyně spolku Bezpečný růst: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Centrum duševního zdraví pro děti a adolescenty se nově otevírá od 1.1.2026. V Bohumíně je to v prostorách bývalé pošty na ulici Nerudova.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Cholevová, speciální pedagog CDZ pro děti a dorost: </w:t>
       </w:r>
       <w:r>
@@ -513,61 +625,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památky v Moravskoslezském kraji navštívilo letos 81 314 návštěvníků. To je o 7 procent více než loni. Nejnavštěvovanější byl Zámek Hradec nad Moravicí, kam přišlo téměř 48 tisíc lidí. A trojnásobný nárůst zaznamenal Zámek Janovice u Rýmařova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Šnajdarová, mluvčí Národního památkového ústavu, Kroměříž: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Zámek Janovice u Rýmařova letos otevřel novou prohlídkovou trasu s dobově zařízenými interiéry. Celkové náklady přesáhly 20 milionů korun. A Zámek Hradec nad Moravicí představil letos novou expozici věnovanou loveckým pokojům a zbrojnici. Výstava přibližuje rozsáhlé rodové sbírky zbraní a loveckých trofejí rodu Lichnovských.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Dýně v Dukle nabídla workshopy, zábavu i dobroty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostor před Galerií Dukla v Ostravě-Porubě patřil opět po roce akci Dýně v Dukle. Na komunitním setkání nechyběly workshopy, stánky z rukodělnými výrobky ani domácí jídlo. Účast byla letos rekordní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -788,93 +889,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nasjih.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-11-2025-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nasjih.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>