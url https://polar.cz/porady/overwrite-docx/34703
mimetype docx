--- v0 (2026-02-12)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.11.2025, 17:55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před radnici dorazila putovní výstava OKD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odcházíme…s hlavou vztyčenou! To je název putovní výstavy hornických fotografií, kterou společnost OKD ve spolupráci se třemi regionálními fotografy připravila jako připomínku dvou stovek let dlouhé hornické historie regionu. Nyní stojí před radnicí Moravské Ostravy a Přívozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,93 +298,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/centrum-ostravy/miniexpres-centra-ostravy-07-11-2025-17-55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>