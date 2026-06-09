--- v0 (2026-02-03)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2025, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den a vítejte u sledování Magazínu Léta běží, tady jsou dnešní témata: Sociální služby Karviná mají díky sbírce nový vůz. Spolek Portavita pomáhá mladým dospělým v těžké životní situaci postavit se na vlastní nohy. A na konec Vás vezmeme na výstavu obrazů klientů centra Žirafa, tak se dívejte až do konce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový vůz Sociálních služeb Karviná byl získán díky sbírce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky úspěšně uspořádané sbírce mají Sociální služby Karviná nový automobil, který bude sloužit klientům. Tento dar byl slavnostně předán nyní na podzim v Petrovicích u Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,54 +389,53 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (SPOLU/KDU-ČSL), náměstek primátora F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dneska jsme zahájili výstavu, prodejní výstavu, kterou připravili klienti Žirafy, tedy naši příspěvkové organizace. Já jsem za to moc rád, protože klienti Žirafy jsou opravdu velmi aktivní. Zhruba měsíc zpátky jsme zahajovali výstavu v Centru aktivních seniorů, kde zase klienti představili obrázky, které vyšívali. Dneska jsou to obrazy, které malovali na motivy světových mistrů. Myslím si, že se jim velmi povedly. A já bych chtěl poděkovat i majitelům kavárny Dvorek, že umožnili tuto výstavu v těchto krásných prostorách uspořádat. A jelikož se jedná i o prodejní výstavu, tak věřím, že i někteří obyvatelé Frýdku-Místku zde zavítají a třeba si někteří z těchto obrazů koupí do svých domovů nebo kanceláří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílová skupina denního stacionáře jsou děti a dospělí s mentálním postižením ve věku od 11 do 64 let. Někteří z nich se do projektu s chutí pustili a toto je výsledek. Prodejní výstava v kavárně Dvorek potrvá až do konce roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Výstava nám zakončila dnešní díl magazínu Léta běží, budu se na Vás těšit opět u toho příštího. Mějte se zatím hezky.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Výstava nám zakončila dnešní díl magazínu Léta běží, budu se na Vás těšit opět u toho příštího. Mějte se zatím hezky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -397,93 +511,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-11-11-2025-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>