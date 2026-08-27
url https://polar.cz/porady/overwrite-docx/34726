--- v1 (2026-06-09)
+++ v2 (2026-08-27)
@@ -553,51 +553,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-11-11-2025-17-25" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-11-11-2025-17-25?url=leta-bezi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>