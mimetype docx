--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2025, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Havířově vyřešila problém s parkováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Havířově se rozhodla oddělit svůj pozemek určený k parkování od parkovacího pozemku soukromého vlastníka. Pro návštěvníky tak chtěla vytvořit prostor, kde mohou stát třicet minut zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,54 +171,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Baránek,provozně-technický náměstek Nemocnice Havířov: “Nemocnice se rozhodla oddělit svůj pozemek od pozemku soukromého subjektu, a to z toho důvodu, že nemocnice potřebovala znovu zavést 30 minut parkování zdarma. Parkování zdarma pro ZTP a ZTP/P řidiče a pacienty. Z toho důvodu je celá nová organizace a věříme, že si to sedne a že to veřejnost přivítá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stání pro lidi s průkazem ZTP je zdarma, stejně tak pro onkologicky nemocné pacienty. Parkovací lístek si ale tito návštěvníci musí nejdříve nechat potvrdit v lékárně, nebo nemocničních potřebách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já myslím, že to je v pořádku. Kdo chce, může zaparkovat na veřejném, kdo chce na placeném. Já s tím problém nemám.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já myslím, že to je v pořádku. Kdo chce, může zaparkovat na veřejném, kdo chce na placeném. Já s tím problém nemám.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to skvělé, že to tak vyřešili, a že máme to parkoviště na půl hodiny zdarma. Určitě je to dobré řešení, když využíváme služeb nemocnice, tak je důležité, aby lidé nemuseli tady za to parkování platit. Myslím, že je to správný krok a všichni pacienti ho budou jen vítat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nevadí mi ani platit, ani neplatit. Prostě zaparkuji tam, kde je místo a neřeším to.”</w:t>
       </w:r>
@@ -399,90 +512,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "No jako ženská jsem zvědavá. Tak jsem se přišla podívat, co to obnáší." Co si myslíte, že obnáší oddělení patologie? "Co všechno s tím člověkem dělají po smrti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavním úkolem patologa není provádět pitvy, ale dělat diagnózu z odebraných vzorků pro živé pacienty. Bez stanovení diagnóz patologů by se v mnoha případech lidé nemohli léčit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Doležílek, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">primář patologie Nemocnice Havířov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ročně máme vzorků hodně přes 7 tisíc. Blížíme se skoro k osmi tisícům bioptických vyšetření ročně, plus ještě máme skoro 300 kostních dření. Zhruba 300 cytologií, což jsou vyšetření buněk, a pouze přibližně 50 pitev. Takže vidíte ten nepoměr, kolik je vyšetření od těch živých pacientů a kolik je těch pitev. Vyšetřujeme prakticky ze všech orgánových systémů s výjimkou mozku a není tu plicní chirurgie, ale jinak vlastně na všechno, co si vzpomenete. Takže je tady velká urologie. Takže z urologie chodí vzorky z močového měchýře, z prostaty, z močové trubice, z ledvin, a jsou tu buď vzorky malé, že se vezme pouze část z toho orgánu, většinou ze sliznice, nebo se pošle celý orgán."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cesta k určení diagnózy může být někdy i hodně dlouhá a náročná.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Doležílek, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">primář patologie Nemocnice Havířov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
@@ -594,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-12-11-2025-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>