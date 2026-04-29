--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.11.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za jezírko místo kina získalo město celostátní cenu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město získalo za přeměnu zchátralého areálu letního kina na park s jezírkem Cenu sympatie v celostátní soutěži. Vyhlašuje ji Nadace Partnerství a zaměřuje se na projekty, které  pomáhají přizpůsobit krajinu klimatické změně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,126 +366,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takový dárek pak přinese nejen radost pod stromeček, ale i pocit, že na děti a vlastně celou rodinu někdo myslí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Pešat, vedoucí oddělení sociálně právní ochrany dětí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty zpětné vazby jsou hodně pozitivní. Myslím se, že i to přináší takový jiný pohled trošinku na ten orgán sociálně právní ochrany dětí, protože samozřejmě, když tam ta sociální pracovnice přijde s dárečkem do té rodiny, tak je to úplně o něčem jiném. To dítě se usmívá, rodiče se usmívají a je to úplně jiná spolupráce. Jménem odboru sociálních věcí města Nový Jičín bych chtěl všem dárcům samozřejmě velice poděkovat za jejich laskavost a ochotu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Procházka hřbitovem připomněla 20 let lapidária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub rodáků a přátel města připravil komentovanou prohlídku hřbitova. Ta jednak vedla kolem hrobů významných osobností, ale také připomněla 20. výročí zřízení lapidária.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novojičínský hřbitov je osazen množstvím zajímavých uměleckořemeslných děl, různých náhrobků, soch a dalších historických artefaktů. Komentovanou procházku, která je připomněla, připravil počátkem listopadu Klub rodáků a přátel města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Nezval, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Hlavním tématem dnešní prohlídky je připomenutí 20 let od založení lapidária, které je v centrální části hřbitova, a potom si taky projdeme čestné a významné hroby, které jsou roztroušeny po celém hřbitově. Takže to bude taková trasa asi na hodinku.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Hlavním tématem dnešní prohlídky je připomenutí 20 let od založení lapidária, které je v centrální části hřbitova, a potom si taky projdeme čestné a významné hroby, které jsou roztroušeny po celém hřbitově. Takže to bude taková trasa asi na hodinku.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Nezval, Klub rodáků a přátel města NJ:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tak čestných hrobů je celkem 17, některé jsou hrobové skupiny, některé jsou dvojhroby a vlastně 10 z nich již bylo v minulých letech opraveno. Například hrob, který je i kulturní památkou malíře Hugo Baara a taky třeba průmyslníků Maxe Preisenhammera nebo církevních hodnostářů jako Josefa Proroka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První náhrobek, u kterého se skupina zastavila, ovšem zdobí místo posledního odpočinku členů rodiny Neusser, což byli vyhlášení stavitelé varhan a harmonií. Právě od smrti Karla Neussera uplynulo letos 100 let. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První náhrobek, u kterého se skupina zastavila, ovšem zdobí místo posledního odpočinku členů rodiny Neusser, což byli vyhlášení stavitelé varhan a harmonií. Právě od smrti Karla Neussera uplynulo letos 100 let.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejdůležitějším cílem komentované procházky bylo ovšem lapidárium. Na hřbitově bylo vybudováno před dvaceti lety. Podařilo se tak zachránit téměř dvě stovky pomníků, které tu zůstaly po dřívějších obyvatelích, především německé národnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Wessely, Klub rodáků a přátel města NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Byl to takový náš trochu dluh těm, kteří tady spočinuli a kteří bohužel nemohli být, tak říkajíc, opečovávání a to bylo hodně smutné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -487,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-17-11-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>