--- v0 (2026-02-12)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.11.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce v Beskydech řeší lokality bez signálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji jsou stále místa, kde není dostatečný mobilní signál, nebo tam dokonce není vůbec žádný. Mezi problémové lokality patří především horské oblasti. Ve Frýdlantě nad Ostravicí se proto konala schůzka starostů se zástupci mobilních operátorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,53 +319,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Autobusový záliv byl dokončen už v září a parkoviště by mělo být hotové ještě do konce roku. Bílovec ale v létě zahájil několik dalších investičních akcí, které rovněž zlepší bezpečnost, ale taky zvýší komfort a propojení jednotlivých částí města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Grabcová Hozová, místostarostka Bílovce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Byla zahájena výstavba chodníku, který propojuje Starou Ves, což je naše místní část, s ulicí Opavskou ve městě Bílovec. Jedná se o úsek, který je dlouhý zhruba 600 metrů. Dále probíhá výstavba mostu do parku Střelnice, kdy původní most měl již nevyhovující nosnost a byl ve vyžilém stavu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obě stavby by měly občanům Bílovce začít sloužit nejpozději v příštím roce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obě stavby by měly občanům Bílovce začít sloužit nejpozději v příštím roce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Horní Suché oslavili den romského jazyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -756,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-11-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>