--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -912,51 +912,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-11-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-11-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>