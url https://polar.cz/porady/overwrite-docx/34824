--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.11.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava slavnostně otevřela nový most na Ratibořské ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava má zpět jeden z nejdůležitějších dopravních uzlů. Most na Ratibořské ulici v Kateřinkách, který loni v září vážně poškodila povodeň, je po náročné výstavbě opět v provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,111 +340,99 @@
         <w:t xml:space="preserve">Renáta Fialová, ředitelka ZŠ Komenského 668: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,,Na naší škole bude Den otevřených dveří 27. listopadu odpoledne. Zveme k zápisu všechny rodiče, ale i děti. Budeme moc rádi, když se děti zápisu zúčastní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Dušková (PIRÁTI), místostarostka Ostravy-Poruby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ,,Kromě toho, že jsou dřívější termíny zápisů, tak se mění také pravidla pro udělování odkladů povinné školní docházky, kdy postupem času dojde k omezení těchto odkladů a s tím souvisí také rušení přípravných tříd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do prvních tříd základních škol v Porubě nastoupí v září zhruba přes 600 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do prvních tříd základních škol v Porubě nastoupí v září zhruba přes 600 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16:00 – 1 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DIAMO ZASYPÁVÁ DŮL ČSA V KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DIAMO pokračuje v likvidaci dolu ČSA v Karviné. Aktuálně probíhá zasypávání výdušné a skipové jámy 3, která je hluboká jeden kilometr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Hrůzek, náměstek ředitele pro útlum a důl a odštěpného závodu Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Nad 34 metrů bude následovat dvoumetrová štěrková vrstva. To je kvůli odplynění jámového stvolu a potom bude pokračovat 32metrovou vrstvou zpevněným zásypovým materiálem, což je beton. To budeme realizovat na jaře příštího roku. Kolem poloviny příštího roku by podle harmonogramu mělo dojít k odstřelu skipové věže."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bělském lese se rozzářilo vánoční městečko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V areálu lesní školy v Bělském Lese se již třetím rokem rozzářilo Vánoční městečko plné světelných soch. Fungovat bude až do 6. ledna. Dobrovolným vstupným mohou návštěvníci přispět na krmení pro lesní zvěř a fungování lesní školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -461,53 +564,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé v Havířově mohli zhlédnout premiéru koncertu hitů skupiny ABBA. Dlouhé měsíce příprav vyústily v mimořádné hudební propojení profesionálů i dětských muzikantů The Strings, kteří společně dokázali vytvořit výjimečnou atmosféru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spojením hudebního tělesa The Strings z Havířova, které sdružuje děti z devíti základních uměleckých škol z České i Slovenské republiky, Janáčkovy filharmonie Ostrava a kapely Piha vznikl unikátní koncert megahitů legendární skupiny ABBA, který měl ukázat, že hudba nezná hranice. Než však mohli diváci poprvé vidět koncert v Kulturním domě Leoše Janáčka, předcházela tomu dlouhá cesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kočí Palkovská, autorka projektu The Strings, zpěvačka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Zhruba rok trvala příprava samotná, ta, která není vidět na papíře. Myšlenky a nápady se tvořily v hlavě dlouho. Děti se připravovaly tři roky. Rok se psaly notové party a tři roky se děti připravovaly na soustředěních — absolvovaly minimálně čtyři, která obsahovala zkoušky. Všechno nastudoval jeden dirigent a dnes je tady dirigent druhý. Takže to opravdu trvalo tři roky. Ale když vidíme tu nádhernou scénu, pódium a profesionály, kteří hrají s námi, moc se těšíme.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Zhruba rok trvala příprava samotná, ta, která není vidět na papíře. Myšlenky a nápady se tvořily v hlavě dlouho. Děti se připravovaly tři roky. Rok se psaly notové party a tři roky se děti připravovaly na soustředěních — absolvovaly minimálně čtyři, která obsahovala zkoušky. Všechno nastudoval jeden dirigent a dnes je tady dirigent druhý. Takže to opravdu trvalo tři roky. Ale když vidíme tu nádhernou scénu, pódium a profesionály, kteří hrají s námi, moc se těšíme.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spojení tak velkého tělesa nadchlo i mladého polského dirigenta Piotra Waclawika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Piotr Waclawik, dirigent:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám krásný dojem, je to úžasný zážitek. Mohu opět spolupracovat s orchestrem Janáčkovy filharmonie, který už znám — spolupracovali jsme třikrát. K tomu máme kapelu a také dětský orchestr The Strings, což je skvělá mezigenerační příležitost. Různá tělesa hrající různé druhy hudby se tady mohou spojit. Je to nesmírně inspirující.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -620,82 +722,80 @@
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak je to pěkné. Je to všechno pěkně stylisticky uděláno. Paráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"No, je to hudba mého mládí a je to nádhera. Slza ukápla. Už už málem brečím. Je to fakt pěkné." Co říkáte na to, že takto mladí lidé dokážou ztvárnit něco tak krásného? "No co na to můžu říct, je to nádhera. Mám z toho radost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Závěr koncertu byl dechberoucí. Diváci vestoje zpívali a potlesk nebral konce. Celý projekt mohl vzniknout zejména díky podpoře Statutárního města Havířova a Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Závěr koncertu byl dechberoucí. Diváci vestoje zpívali a potlesk nebral konce. Celý projekt mohl vzniknout zejména díky podpoře Statutárního města Havířova a Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16:00 – 2 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PRVNÍ SNÍH A DOPRAVNÍ NEHODY V MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O víkendu napadl první sníh, který překvapil desítky řidičů. Policisté evidovali jen ze soboty na neděli přes 50 dopravních nehod. Mezi nejvážnější patřila havárie devatenáctiletého řidiče u Starých Hamrů. Nezvládl řízení, s autem vylétl ze silnice a skončil v potoku. V autě bylo pět mladých lidí. Řidiče a o dva roky mladší dívku ošetřili záchranáři. Vůz pak museli z potoka vytáhnout hasiči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O víkendu napadl první sníh, který překvapil desítky řidičů. Policisté evidovali jen ze soboty na neděli přes 50 dopravních nehod. Mezi nejvážnější patřila havárie devatenáctiletého řidiče u Starých Hamrů. Nezvládl řízení, s autem vylétl ze silnice a skončil v potoku. V autě bylo pět mladých lidí. Řidiče a o dva roky mladší dívku ošetřili záchranáři. Vůz pak museli z potoka vytáhnout hasiči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KARVINÁ POSTUPNĚ ROZŠIŘUJE ZELEŇ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná i letos výrazně posiluje městskou zeleň. V podzimní etapa výsadby zahrnuje 72 nových stromů v Ráji, Karviné-Městě i v parku Boženy Němcové. Město tak navazuje na jarní výsadbu a dál investuje do příjemnějšího a zdravějšího prostředí. Letos vyčlenilo na nové stromy a jejich péči zhruba půl milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -763,53 +863,52 @@
         <w:t xml:space="preserve">Kryštof Toman, HK Ďáblíci Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dobré to bylo, ale někdy sem tam faulovali, ale jinak byl ten zápas dobrý. Dal jsem hodně gólů.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">William Vávra, HK Ďáblíci Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dobrý zápas to byl, všichni hráli dobře jako tým, takž super, já taky super. Dobře jsme si nahrávali.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úvodní dvojzápas proti Třinci de facto skončil remízou, Béčko domácích podlehlo, Áčko soupeře porazilo. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úvodní dvojzápas proti Třinci de facto skončil remízou, Béčko domácích podlehlo, Áčko soupeře porazilo.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Vávra, trenér HK Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dáváme prostor všem a ti lepší potáhnou ty horší a pak se to srovná a chystáme je pro A tým Nového Jičína.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základnu novojičínské přípravky tvoří v současné době asi 30 dětí, další to mohou na led připojit zkusit kdykoliv. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -905,93 +1004,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-11-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>