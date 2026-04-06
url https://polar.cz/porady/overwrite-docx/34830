--- v0 (2026-02-11)
+++ v1 (2026-04-06)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.11.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">The Strings nadchli koncertem skupiny ABBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé v Havířově mohli zhlédnout premiéru koncertu hitů skupiny ABBA. Dlouhé měsíce příprav vyústily v mimořádné hudební propojení profesionálů i dětských muzikantů The Strings, kteří společně dokázali vytvořit výjimečnou atmosféru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spojením hudebního tělesa The Strings z Havířova, které sdružuje děti z devíti základních uměleckých škol z České i Slovenské republiky, Janáčkovy filharmonie Ostrava a kapely Piha vznikl unikátní koncert megahitů legendární skupiny ABBA, který měl ukázat, že hudba nezná hranice. Než však mohli diváci poprvé vidět koncert v Kulturním domě Leoše Janáčka, předcházela tomu dlouhá cesta.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iveta Kočí Palkovská, autorka projektu The Strings, zpěvačka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Zhruba rok trvala příprava samotná, ta, která není vidět na papíře. Myšlenky a nápady se tvořily v hlavě dlouho. Děti se připravovaly tři roky. Rok se psaly notové party a tři roky se děti připravovaly na soustředěních — absolvovaly minimálně čtyři, která obsahovala zkoušky. Všechno nastudoval jeden dirigent a dnes je tady dirigent druhý. Takže to opravdu trvalo tři roky. Ale když vidíme tu nádhernou scénu, pódium a profesionály, kteří hrají s námi, moc se těšíme.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Zhruba rok trvala příprava samotná, ta, která není vidět na papíře. Myšlenky a nápady se tvořily v hlavě dlouho. Děti se připravovaly tři roky. Rok se psaly notové party a tři roky se děti připravovaly na soustředěních — absolvovaly minimálně čtyři, která obsahovala zkoušky. Všechno nastudoval jeden dirigent a dnes je tady dirigent druhý. Takže to opravdu trvalo tři roky. Ale když vidíme tu nádhernou scénu, pódium a profesionály, kteří hrají s námi, moc se těšíme.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spojení tak velkého tělesa nadchlo i mladého polského dirigenta Piotra Waclawika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Piotr Waclawik, dirigent:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám krásný dojem, je to úžasný zážitek. Mohu opět spolupracovat s orchestrem Janáčkovy filharmonie, který už znám — spolupracovali jsme třikrát. K tomu máme kapelu a také dětský orchestr The Strings, což je skvělá mezigenerační příležitost. Různá tělesa hrající různé druhy hudby se tady mohou spojit. Je to nesmírně inspirující.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,53 +315,52 @@
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak je to pěkné. Je to všechno pěkně stylisticky uděláno. Paráda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"No, je to hudba mého mládí a je to nádhera. Slza ukápla. Už už málem brečím. Je to fakt pěkné." Co říkáte na to, že takto mladí lidé dokážou ztvárnit něco tak krásného? "No co na to můžu říct, je to nádhera. Mám z toho radost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Závěr koncertu byl dechberoucí. Diváci vestoje zpívali a potlesk nebral konce. Celý projekt mohl vzniknout zejména díky podpoře Statutárního města Havířova a Moravskoslezského kraje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Závěr koncertu byl dechberoucí. Diváci vestoje zpívali a potlesk nebral konce. Celý projekt mohl vzniknout zejména díky podpoře Statutárního města Havířova a Moravskoslezského kraje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se konalo mistrovství České republiky v boccii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -456,93 +569,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-11-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>