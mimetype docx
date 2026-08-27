--- v1 (2026-04-06)
+++ v2 (2026-08-27)
@@ -611,51 +611,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-11-2025-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-25-11-2025-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>