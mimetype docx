--- v0 (2026-02-11)
+++ v1 (2026-05-14)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kamení ze Smrku už Čeladné problémy dělat nebude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeladná nechala vyčistit propustek potoka, který zavalila lavina kamení ze Smrku loni při zářijových povodních. Ucpané místo bylo problémovým při každém vydatnějším dešti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voda během loňských zářijových dešťů v Čeladné zdaleka nezpůsobila takové škody, jako třeba na Opavsku, přesto tu dozvuky po vydatných deštích likvidovali ještě teď v listopadu, a to na Horní Čeladné nad kapličkou Cyrilka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hromada kamení, jejíž pozůstatky tady pořád vidíme, se sesunula z druhé nejvyšší hory Moravskoslezských Beskyd ze Smrku loni v září během povodní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechno tehdy způsobil v podstatě nenápadný potok. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady, jak stojíme, tak byl skoro 1,5 patrový barák toho kamení, které přišlo ze Smrku. To se částečně v loňském roce uklidilo, pročistil se i propust pod cestou, no ale v červenci přišly ty velké deště a stalo to znova. Přišly i velké balvany, takže uprostřed té cesty je to zacpané.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obec se se zainteresovanými subjekty, biskupskými lesy a správci komunikace, dohodla na provedení opatření, což znamenalo i vyčištění ucpaného z propustku. Třetí den už pracovníci zhotovitelské firmy naplnili kamením tři nákladní vlečky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsou tady velké balvany a je tady dneska docela velká technika, která by je měla urvat zpod toho mostu a pak už by se to nějakým způsobem mělo pročistit a udržovat.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskupské lesy osadily potok novými pevnějšími česly, která by měla při jeho rozvodnění zadržet ty největší kameny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ty velké balvany nevtečou pod ten most a neucpou ho. Protože teď při krátkých deštích, které trvají den, dva, tady se ten potok prostě vybřežil a jel dolů po cestě.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Více v klidu teď budou obyvatelé bytových domů, které stojí níže u cesty, kteří se teď při každém větším dešti potýkali kvůli ucpanému mostku se zatopenými sklepy a garážemi.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Domov Odry dostal darem 100 000 na elektrické lůžko</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domov Odry se může radovat z daru 100 000 korun, který získal díky spolupráci banky a Moravskoslezského kraje. Částku využije na pořízení speciálního elektrického lůžka, které zvýší kvalitu jeho služeb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domov Odry je příspěvkovou organizací Moravskoslezského  kraje poskytující 2 sociální služby – domov pro seniory a domov se zvláštním  režimem. V práci s klienty závislými na každodenní péči zaměstnancům nově  pomůže speciální elektrické lůžko s laterálním náklonem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavlína Koláčková, ředitelka Domova Odry:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Nás to posune v té naše kvalitě, kterou se pořád snažíme zvyšovat někam dál, a zlepší to komfort pobytu a té péče o uživatele. Samozřejmě to i usnadní práci toho personálu, která je velmi, velmi namáhává."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nové lůžko domov získá díky peněžitému daru banky ve výši  100 tisíc korun. V podpoře sociální oblasti banka s krajem  spolupracuje už více než 10 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Sokolovský, zástupce vedení banky:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dostaneme na výběr z několika projektů, které jsou prioritizovány krajem, a naše tiskové mluvčí společně s vedením banky potom vybere ten projekt, který je z našeho pohledu nejvíce potřebný."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), náměstek hejtmana MS kraje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  „Nám to pomůže nejen tím, že odlehčíme svým investičním nákladům - v tomto případě v domově Odry - ale především umožníme těm klientům nějaký nadstandard, protože opravdu toto lůžko je velmi drahé a pomůže tomu komfortu a pohodlí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spolupráce banky a kraje už pomohla v minulých letech  například Domovu Harmonie v Krnově, Domovu Na zámku v Kyjovicích nebo  Novému domovu Karviná.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 25. 11. 2025 17.00 - 1</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">DIAMO ZASYPÁVÁ JÁMU NA DOLU ČSA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na bývalém Dole ČSA aktuálně probíhá zásyp jedné ze tří jam, která byla hluboká 1005 metrů pod terénem. Kompletní práce na zásypech budou hotové do roku 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk Hrůzek, náměstek ředitele pro útlum a důl, DIAMO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: “Kolem poledne jsme začali zásyp nezpevněným materiálem a hloubka jámy je vyhloubena na kótu -1005 metrů pod terénem, my se s tím nezpevněným zásypem potřebujeme dostat na kótu -1034 metrů.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">---</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Mentoring Day v Gongu: studenti objevovali své talenty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energií nabitý Gong v Dolních Vítkovicích hostil další ročník inspirativní akce Mentoring Day. Určena byla zejména pro žáky 8. a 9. tříd a studenty středních i vysokých škol. Celý den se nesl v duchu objevování, zkoušení a setkávání s profesionály z nejrůznějších oborů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na místě vyrostlo pět tematických zón – Věda, Technika, Art & Craft, Smart Money a Body & Mind. Každá z nich nabízela řadu workshopů vedených odborníky z různých oblastí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vindy Krejčí Šmehlík, ředitelka platformy The Ženy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Chceme propojovat ty zkušené podnikatele, obecně umělce, kreativce z různých oborů s mladými lidmi, abychom jim předali tu dobrou zkušenost a co je nejdůležitější, aby si vůbec něco vyzkoušeli.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studenti si mohli zdarma vyzkoušet přes 40 aktivit, například práci s technologiemi, kreativní činnosti, sportovní dovednosti a nechybělo ani kariérní poradenství.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vindy Krejčí Šmehlík, ředitelka platformy The Ženy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Díky tomu vlastně zjistí, co by je mohlo bavit a že i tu svoji profesi, tu svoji práci můžou mít jednou rádi.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: vystavovatelé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nás si studenti vlastně můžou vyzkoušet, jak se vážou uzly, můžou se podívat na videa, kde jsou záběry z naší stěny a vlastně nabízíme jim, ať si přijdou k nám vyzkoušet lezení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Máme ozobotky malé, Intelino dráhu a z 3D tiskárny pro ně barevné geconky pro štěstí. A samozřejmě pár informací i o Černé kostce, která se nám staví a na kterou se těšíme.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vyzkoušeli jsme si i nějaké různé aktivity, třeba jsme tam měli vázání provazu na lezení po stěně, nebo taky něco kreativního, třeba kaligrafii.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Fakt je to tady moc hezký.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Mě nejvíc zaujal asi ten XBOX, že jsem si mohl zahrát Minecraft.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mentoring Day se ukázal jako výjimečná příležitost, jak může mladá generace nahlédnout do světa profese, která je jednou může provázet celým životem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětská skupina Pastelka funguje a rozšiřuje se</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Od začátku září funguje v rámci základní a mateřské školy Volgogradská v Ostravě-Zábřehu první dětská skupina obvodu. Přijímá děti od jednoho roku a z původních 8 členů se rozrostla na 15. Stále jsou zde připraveni nabrat další děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Individuální přístup, možnost přihlášení dětí už od 1 roku,  zapojení odborníků i větší časová flexibilita – to jsou výhody dětských skupin,  které představují alternativu ke klasickým mateřským školám. Nová vznikla pod  správou městského obvodu Ostrava-Jih při Základní a Mateřské škole Volgogradská.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Jeřábková, ředitelka MŠ a ZŠ Volgogradská</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Naše  skupina funguje od 1. září a myslím si, že se nám velmi povedl  start, protože děti se adaptovaly, jsou zvyklé na chůvy, zatím u nás  pracují tři chůvy, jedna z toho je dotovaná z úřadu, dvě máme naše  stabilní z ministerstva a děti máme od prvního do třetího roku, nejčastěji  kolem věku dvou let, ale jsme připraveni také na jednoleté děti a vybavení  máme vesměs veškeré. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interiér je vybaven certifikovaným nábytkem, navrženým  podle zásad Montessori pedagogiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Jsem  rád, že se podařilo dětskou skupinu pod městským obvodem založit, že tady  je prvních patnáct dětí, maximální kapacita je 24, takže můžeme oslovit tímto i  další maminky, které by chtěly se třeba dříve vrátit do práce a své děti  tady umístit.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Ivan (ODS/SPOLU), místostarosta MOb Ostrava-Jih</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  „Máme v plánu vlastně i v blízkosti tady této dětské skupiny vytvořit  coworking, kde by právě mohly podnikatelky a podnikatelé pracovat a měli  by to potom k těm dětem blízko. Takže to je nějaká vize, se kterou  momentálně pracujeme.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dětská skupina je v provozu denně od 6:00 do 18:00 hodin,  čímž vychází vstříc potřebám pracujících rodičů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 25. 11. 2025 17.00 - 2</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">KONTROLA CIZINCŮ V KRAJI</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Cizinecká policie při rozsáhlé akci zkontrolovala více než tisíc cizinců v ubytovnách, na stavbách, v provozovnách i na silnicích v Moravskoslezském kraji. Policisté zjistili kolem dvaceti přestupků. Dva cizinci byli přistiženi při nelegální práci v Ostravě a Opavě a dostali výjezdní příkazy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARVINÁ CHYSTÁ MODERNIZACI LODIČEK</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Karviná posouvá přípravy modernizace areálu Lodičky v parku Boženy Němcové a čeká na vydání stavebního povolení. Město chce začít s realizací projektu příští rok na podzim. Má zatraktivnit areál a připravit ho na kulturní a společenské využití. Součástí má být nový objekt, rozšíření zázemí pro veřejnost i nové hřiště a výsadba stromů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Havířově se konalo mistrovství České republiky v boccii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov se stal pořadatelem mistrovství České republiky v boccii. Turnaje se zúčastnili ti nejlepší hendikepovaní hráči, kteří sklízí úspěchy na mezinárodní scéně i paralympiádách.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov se stal místem, kde se sport mění v silné příběhy. Do Národního tréninkového centra stolního tenisu dorazili nejlepší hráči boccii – sportu, který dává handicapovaným sportovcům možnost bojovat, soutěžit a vítězit. O titul mistra ČR se utkalo dvaatřicet těch nejlepších.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Mistrovství ČR je pro sportovce, kteří jsou nominovaní. Hraje se ve čtyřech kategoriích a do každé kategorie bylo nominováno osm sportovců na základě jejich výkonů z celého roku a výsledků ze světového žebříčku. V sobotu se hrály zápasy v základních skupinách, nyní je play off a boje o titul mistra a vícemistra boccii.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Řekněte nám, kam až se sportovci mohou s tímto sportem dostat třeba do zahraničí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Vítězům se otevírá možnost podepsat reprezentační smlouvu a reprezentovat Českou republiku na světové úrovni, kde sbírají body do světového žebříčku. Ti nejlepší mohou jet až na paralympiádu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Máme tady takové sportovce? </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Ano, máme tady Marcelku Čermákovou, která se účastnila paralympijských her v Paříži. Máme tady Radka Procházku, který už na paralympiádě byl. A máme mnoho ambiciózních sportovců, kterým se nyní velmi daří ve světě. Věříme, že je uvidíme v Los Angeles.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Úspěšným a nadšeným bočistou je také Michal Koutný, který se tomuto sportu věnuje už více než 15 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Koutný, hráč HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Je tady super jako každý rok. Máme za sebou druhé mistrovství republiky – loni bylo v Olomouci, letos v Havířově. Zázemí je vynikající, podmínky dobré. A co se týče herně, v naší kategorii jsme všichni z našeho klubu postoupili do semifinále. Kolega si zahraje finále a já se svým tréninkovým partnerem, panem Schmidem, budeme hrát o bronz. Pro mě po letech konečně zápasy o medaile.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Schmid, hráč HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Bocciu hraji asi od roku 2011. V roce 2013 jsme založili klub, takže se účastníme ligové soutěže, která se u nás hraje. Je to sport, který mohu vzhledem ke svému handicapu provozovat, a baví mě. Máme tady spoustu kamarádů a známých, takže je to i sportovní a společenská událost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tituly mistrů ČR si nakonec odnesli Anna Vacková, Josef Žabka, Marcela Čermáková a Radek Procházka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">25.11.2025, 17:00</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regionální zprávy POLAR</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Kamení ze Smrku už Čeladné problémy dělat nebude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Čeladná nechala vyčistit propustek potoka, který zavalila lavina kamení ze Smrku loni při zářijových povodních. Ucpané místo bylo problémovým při každém vydatnějším dešti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voda během loňských zářijových dešťů v Čeladné zdaleka nezpůsobila takové škody, jako třeba na Opavsku, přesto tu dozvuky po vydatných deštích likvidovali ještě teď v listopadu, a to na Horní Čeladné nad kapličkou Cyrilka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hromada kamení, jejíž pozůstatky tady pořád vidíme, se sesunula z druhé nejvyšší hory Moravskoslezských Beskyd ze Smrku loni v září během povodní.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Všechno tehdy způsobil v podstatě nenápadný potok. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Tady, jak stojíme, tak byl skoro 1,5 patrový barák toho kamení, které přišlo ze Smrku. To se částečně v loňském roce uklidilo, pročistil se i propust pod cestou, no ale v červenci přišly ty velké deště a stalo to znova. Přišly i velké balvany, takže uprostřed té cesty je to zacpané.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Obec se se zainteresovanými subjekty, biskupskými lesy a správci komunikace, dohodla na provedení opatření, což znamenalo i vyčištění ucpaného z propustku. Třetí den už pracovníci zhotovitelské firmy naplnili kamením tři nákladní vlečky. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Jsou tady velké balvany a je tady dneska docela velká technika, která by je měla urvat zpod toho mostu a pak už by se to nějakým způsobem mělo pročistit a udržovat.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biskupské lesy osadily potok novými pevnějšími česly, která by měla při jeho rozvodnění zadržet ty největší kameny.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavol Lukša ( DOBRÁ VOLBA 2016), starosta Čeladné: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Ty velké balvany nevtečou pod ten most a neucpou ho. Protože teď při krátkých deštích, které trvají den, dva, tady se ten potok prostě vybřežil a jel dolů po cestě.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Více v klidu teď budou obyvatelé bytových domů, které stojí níže u cesty, kteří se teď při každém větším dešti potýkali kvůli ucpanému mostku se zatopenými sklepy a garážemi.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Domov Odry dostal darem 100 000 na elektrické lůžko</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domov Odry se může radovat z daru 100 000 korun, který získal díky spolupráci banky a Moravskoslezského kraje. Částku využije na pořízení speciálního elektrického lůžka, které zvýší kvalitu jeho služeb.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domov Odry je příspěvkovou organizací Moravskoslezského  kraje poskytující 2 sociální služby – domov pro seniory a domov se zvláštním  režimem. V práci s klienty závislými na každodenní péči zaměstnancům nově  pomůže speciální elektrické lůžko s laterálním náklonem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavlína Koláčková, ředitelka Domova Odry:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Nás to posune v té naše kvalitě, kterou se pořád snažíme zvyšovat někam dál, a zlepší to komfort pobytu a té péče o uživatele. Samozřejmě to i usnadní práci toho personálu, která je velmi, velmi namáhává."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nové lůžko domov získá díky peněžitému daru banky ve výši  100 tisíc korun. V podpoře sociální oblasti banka s krajem  spolupracuje už více než 10 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Sokolovský, zástupce vedení banky:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Dostaneme na výběr z několika projektů, které jsou prioritizovány krajem, a naše tiskové mluvčí společně s vedením banky potom vybere ten projekt, který je z našeho pohledu nejvíce potřebný."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stanislav Kopecký (ANO), náměstek hejtmana MS kraje:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  „Nám to pomůže nejen tím, že odlehčíme svým investičním nákladům - v tomto případě v domově Odry - ale především umožníme těm klientům nějaký nadstandard, protože opravdu toto lůžko je velmi drahé a pomůže tomu komfortu a pohodlí."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spolupráce banky a kraje už pomohla v minulých letech  například Domovu Harmonie v Krnově, Domovu Na zámku v Kyjovicích nebo  Novému domovu Karviná.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 25. 11. 2025 17.00 - 1 DIAMO ZASYPÁVÁ JÁMU NA DOLU ČSA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na bývalém Dole ČSA aktuálně probíhá zásyp jedné ze tří jam, která byla hluboká 1005 metrů pod terénem. Kompletní práce na zásypech budou hotové do roku 2028.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zdeněk Hrůzek, náměstek ředitele pro útlum a důl, DIAMO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">: “Kolem poledne jsme začali zásyp nezpevněným materiálem a hloubka jámy je vyhloubena na kótu -1005 metrů pod terénem, my se s tím nezpevněným zásypem potřebujeme dostat na kótu -1034 metrů.”</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Mentoring Day v Gongu: studenti objevovali své talenty</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energií nabitý Gong v Dolních Vítkovicích hostil další ročník inspirativní akce Mentoring Day. Určena byla zejména pro žáky 8. a 9. tříd a studenty středních i vysokých škol. Celý den se nesl v duchu objevování, zkoušení a setkávání s profesionály z nejrůznějších oborů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na místě vyrostlo pět tematických zón – Věda, Technika, Art & Craft, Smart Money a Body & Mind. Každá z nich nabízela řadu workshopů vedených odborníky z různých oblastí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vindy Krejčí Šmehlík, ředitelka platformy The Ženy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Chceme propojovat ty zkušené podnikatele, obecně umělce, kreativce z různých oborů s mladými lidmi, abychom jim předali tu dobrou zkušenost a co je nejdůležitější, aby si vůbec něco vyzkoušeli.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Studenti si mohli zdarma vyzkoušet přes 40 aktivit, například práci s technologiemi, kreativní činnosti, sportovní dovednosti a nechybělo ani kariérní poradenství.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vindy Krejčí Šmehlík, ředitelka platformy The Ženy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Díky tomu vlastně zjistí, co by je mohlo bavit a že i tu svoji profesi, tu svoji práci můžou mít jednou rádi.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: vystavovatelé: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“U nás si studenti vlastně můžou vyzkoušet, jak se vážou uzly, můžou se podívat na videa, kde jsou záběry z naší stěny a vlastně nabízíme jim, ať si přijdou k nám vyzkoušet lezení.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Máme ozobotky malé, Intelino dráhu a z 3D tiskárny pro ně barevné geconky pro štěstí. A samozřejmě pár informací i o Černé kostce, která se nám staví a na kterou se těšíme.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anketa: návštěvníci akce: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Vyzkoušeli jsme si i nějaké různé aktivity, třeba jsme tam měli vázání provazu na lezení po stěně, nebo taky něco kreativního, třeba kaligrafii.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Fakt je to tady moc hezký.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Mě nejvíc zaujal asi ten XBOX, že jsem si mohl zahrát Minecraft.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mentoring Day se ukázal jako výjimečná příležitost, jak může mladá generace nahlédnout do světa profese, která je jednou může provázet celým životem.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Dětská skupina Pastelka funguje a rozšiřuje se</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Od začátku září funguje v rámci základní a mateřské školy Volgogradská v Ostravě-Zábřehu první dětská skupina obvodu. Přijímá děti od jednoho roku a z původních 8 členů se rozrostla na 15. Stále jsou zde připraveni nabrat další děti.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Individuální přístup, možnost přihlášení dětí už od 1 roku,  zapojení odborníků i větší časová flexibilita – to jsou výhody dětských skupin,  které představují alternativu ke klasickým mateřským školám. Nová vznikla pod  správou městského obvodu Ostrava-Jih při Základní a Mateřské škole Volgogradská.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Jeřábková, ředitelka MŠ a ZŠ Volgogradská</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Naše  skupina funguje od 1. září a myslím si, že se nám velmi povedl  start, protože děti se adaptovaly, jsou zvyklé na chůvy, zatím u nás  pracují tři chůvy, jedna z toho je dotovaná z úřadu, dvě máme naše  stabilní z ministerstva a děti máme od prvního do třetího roku, nejčastěji  kolem věku dvou let, ale jsme připraveni také na jednoleté děti a vybavení  máme vesměs veškeré. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interiér je vybaven certifikovaným nábytkem, navrženým  podle zásad Montessori pedagogiky.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Bednář (ANO), starosta MOb Ostrava-Jih</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: „Jsem  rád, že se podařilo dětskou skupinu pod městským obvodem založit, že tady  je prvních patnáct dětí, maximální kapacita je 24, takže můžeme oslovit tímto i  další maminky, které by chtěly se třeba dříve vrátit do práce a své děti  tady umístit.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radim Ivan (ODS/SPOLU), místostarosta MOb Ostrava-Jih</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  „Máme v plánu vlastně i v blízkosti tady této dětské skupiny vytvořit  coworking, kde by právě mohly podnikatelky a podnikatelé pracovat a měli  by to potom k těm dětem blízko. Takže to je nějaká vize, se kterou  momentálně pracujeme.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dětská skupina je v provozu denně od 6:00 do 18:00 hodin,  čímž vychází vstříc potřebám pracujících rodičů. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zprávy krátké, 25. 11. 2025 17.00 - 2 KONTROLA CIZINCŮ V KRAJI Cizinecká policie při rozsáhlé akci zkontrolovala více než tisíc cizinců v ubytovnách, na stavbách, v provozovnách i na silnicích v Moravskoslezském kraji. Policisté zjistili kolem dvaceti přestupků. Dva cizinci byli přistiženi při nelegální práci v Ostravě a Opavě a dostali výjezdní příkazy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARVINÁ CHYSTÁ MODERNIZACI LODIČEK Karviná posouvá přípravy modernizace areálu Lodičky v parku Boženy Němcové a čeká na vydání stavebního povolení. Město chce začít s realizací projektu příští rok na podzim. Má zatraktivnit areál a připravit ho na kulturní a společenské využití. Součástí má být nový objekt, rozšíření zázemí pro veřejnost i nové hřiště a výsadba stromů.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">V Havířově se konalo mistrovství České republiky v boccii</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havířov se stal pořadatelem mistrovství České republiky v boccii. Turnaje se zúčastnili ti nejlepší hendikepovaní hráči, kteří sklízí úspěchy na mezinárodní scéně i paralympiádách.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Havířov se stal místem, kde se sport mění v silné příběhy. Do Národního tréninkového centra stolního tenisu dorazili nejlepší hráči boccii – sportu, který dává handicapovaným sportovcům možnost bojovat, soutěžit a vítězit. O titul mistra ČR se utkalo dvaatřicet těch nejlepších.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Mistrovství ČR je pro sportovce, kteří jsou nominovaní. Hraje se ve čtyřech kategoriích a do každé kategorie bylo nominováno osm sportovců na základě jejich výkonů z celého roku a výsledků ze světového žebříčku. V sobotu se hrály zápasy v základních skupinách, nyní je play off a boje o titul mistra a vícemistra boccii.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Řekněte nám, kam až se sportovci mohou s tímto sportem dostat třeba do zahraničí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Vítězům se otevírá možnost podepsat reprezentační smlouvu a reprezentovat Českou republiku na světové úrovni, kde sbírají body do světového žebříčku. Ti nejlepší mohou jet až na paralympiádu.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Máme tady takové sportovce? </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kateřina Šnajdrová, předsedkyně HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Ano, máme tady Marcelku Čermákovou, která se účastnila paralympijských her v Paříži. Máme tady Radka Procházku, který už na paralympiádě byl. A máme mnoho ambiciózních sportovců, kterým se nyní velmi daří ve světě. Věříme, že je uvidíme v Los Angeles.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Úspěšným a nadšeným bočistou je také Michal Koutný, který se tomuto sportu věnuje už více než 15 let.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michal Koutný, hráč HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Je tady super jako každý rok. Máme za sebou druhé mistrovství republiky – loni bylo v Olomouci, letos v Havířově. Zázemí je vynikající, podmínky dobré. A co se týče herně, v naší kategorii jsme všichni z našeho klubu postoupili do semifinále. Kolega si zahraje finále a já se svým tréninkovým partnerem, panem Schmidem, budeme hrát o bronz. Pro mě po letech konečně zápasy o medaile.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marek Schmid, hráč HSC Moravia:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> „Bocciu hraji asi od roku 2011. V roce 2013 jsme založili klub, takže se účastníme ligové soutěže, která se u nás hraje. Je to sport, který mohu vzhledem ke svému handicapu provozovat, a baví mě. Máme tady spoustu kamarádů a známých, takže je to i sportovní a společenská událost.“</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tituly mistrů ČR si nakonec odnesli Anna Vacková, Josef Žabka, Marcela Čermáková a Radek Procházka.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-11-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>