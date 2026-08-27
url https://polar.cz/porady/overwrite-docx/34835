--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -147,51 +147,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-11-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-11-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>