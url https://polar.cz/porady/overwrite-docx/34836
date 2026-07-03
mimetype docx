--- v0 (2026-02-07)
+++ v1 (2026-07-03)
@@ -1,93 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Orlová hledá nové zájemce o pěstounství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbor sociálně právní ochrany dětí Orlová uspořádal i letos na konci roku setkání pěstounů na přechodnou dobu. Tradiční akce je především poděkováním lidem, kteří otevírají své domovy dětem v nelehké životní situaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Orlové funguje několik aktivních pěstounů na přechodnou dobu, se kterými OSPOD dlouhodobě úzce spolupracuje. Od prvního května 2022 je tato spolupráce nastavena ještě intenzivněji. Úřad nyní koordinuje a sleduje celý proces umisťování dítěte do pěstounské péče na přechodnou dobu. Náhradní rodiče hrají v životě dětí zásadní roli. Díky nim mohou děti získat zkušenost s běžným, bezpečným a fungujícím rodinným prostředím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
-      <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Momentálně jsme předali třetí děťátko. S manželem pěstujeme vlastně druhým rokem a jsme teď momentálně v oddechu."</w:t>
+        <w:t xml:space="preserve">  "Momentálně jsme předali třetí děťátko. S manželem pěstujeme vlastně druhým rokem a jsme teď momentálně v oddechu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já už jsem to chtěla dělat hodně dlouho, ale měla jsem malé děti, čekala jsem, až odrostou. Tato práce mě inspirovala už hodně dlouho. Tak deset let bych řekla asi, ale musela jsem čekat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Smyslem přechodné pěstounské péče je právě poskytnout biologickým rodičům čas a prostor k úpravě životních podmínek. Pokud se situace nevyřeší, přechodně ji pěstouni pomáhají dítěti plynule přejít do dlouhodobé pěstounské péče či adopce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Potyková, referentka OSPOD Orlová: </w:t>
       </w:r>
@@ -198,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-26-11-2025-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>