--- v1 (2026-07-03)
+++ v2 (2026-08-28)
@@ -354,51 +354,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-26-11-2025-16-50" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-26-11-2025-16-50?url=orlovsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>