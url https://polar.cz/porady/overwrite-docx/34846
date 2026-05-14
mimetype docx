--- v0 (2026-02-11)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.11.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Místo Bauhausu chce Ostrava justiční palác</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý hobbymarket Bauhaus v centru Ostravy jde k zemi a asi téměř všichni se shodnou, že je to dobře. Vzhled, který upřednostňoval funkčnost před estetikou byl častý v devadesátých letech, ale do historického centra se nehodil. Na jeho místě by měl vyrůst justiční palác.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,79 +292,75 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Poláchová, Senioři ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem absolvovala Univerzitu třetího věku, a protože se neustále vzdělávám a zajímám se o zdraví a o právo, tak jsem se rozhodla, že uskuteční městská organizace Senioři České republiky U Senior akademii, kde budou mít možnost senioři seznamovat jednak s bezpečností, s kriminalitou, se zdravím, se sociálními službami, se sociálními dávkami a myslím si, že to má úspěch. Že senioři chodí a jsou šťastní, že se mohou zúčastnit takovéhle aktivity."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O akademii byl mezi seniory z Frýdku-Místku obrovský zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Prokopová, studentka akademie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem se vždycky ráda učila. Člověk se dozví i teď, když je v důchodu, něco, co neví. Jak jsme měli minulou přednášku, tak jsme měli paní policistku a spousta lidí netušila, že se takhle může ochránit. Jo, že je kyberšikana, že vlastně jsou různé nákupy přes internet a šmejdi. Lidé opravdu se v tom neumí vyznat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já mám z toho velkou radost, že senioři ve Frýdku-Místku chtějí být vzdělaní, chtějí se vzdělávat, chtějí získávat nové informace a my kromě této seniorské akademie pro seniory připravujeme celou řadu přednášek během roku. V nedávné době skončily tři běhy přednášek, které se týkaly kyberbezpečnosti, nakupování na internetu a chytrých mobilů. Takže chceme opravdu mít ve Frýdku-Místku chytré seniory."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já mám z toho velkou radost, že senioři ve Frýdku-Místku chtějí být vzdělaní, chtějí se vzdělávat, chtějí získávat nové informace a my kromě této seniorské akademie pro seniory připravujeme celou řadu přednášek během roku. V nedávné době skončily tři běhy přednášek, které se týkaly kyberbezpečnosti, nakupování na internetu a chytrých mobilů. Takže chceme opravdu mít ve Frýdku-Místku chytré seniory." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OSTRAVA POMÁHÁ LIDEM BEZ DOMOVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava opět spouští zimní program na pomoc lidem bez domova. Jakmile teploty klesají k nule, město navyšuje kapacity o další desítky lůžek i míst k přespání v teple. Na spolupráci s charitativními organizacemi vyčlenilo rekordních 600 tisíc korun a celkem nabízí přes 760 míst, aby v mrazivých nocích nemusel nikdo zůstávat venku. Sociální pracovníci navíc častěji vyrážejí do terénu a oslovují i ty, kteří pomoc obvykle nevyhledávají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,53 +407,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historický obchodní dům Breda v Opavě se po letech chátrání opět probouzí k životu. Ve vstupním parteru byla slavnostně otevřena Breda Coffee – první veřejnosti přístupná část rozsáhlé rekonstrukce této ikonické budovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kopecký, provozovatel, Breda Coffee</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Za tu příležitost jsme šťastní a děkujeme za to, protože jsme na trhu tady devět let jako pražírna s kavárnou. A jsme šťastní, že jsme první provoz v Obchodním domě Breda.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kavárna zatím funguje v režimu coffee to go, tedy bez posezení. Nabízí však nejen kávu a drobné dobroty, ale také informační místo, kde návštěvníci zjistí aktuální postup rekonstrukce. Opravy Bredy běží dál a nyní se soustředí především na ikonickou kopuli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kavárna zatím funguje v režimu coffee to go, tedy bez posezení. Nabízí však nejen kávu a drobné dobroty, ale také informační místo, kde návštěvníci zjistí aktuální postup rekonstrukce. Opravy Bredy běží dál a nyní se soustředí především na ikonickou kopuli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Foltysová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí odboru kanceláře primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Je tady asi 4,5 tisíce luxfer, bohužel jsou všechny popraskané, takže v této chvíli se například řeší, jakým typem luxfer budou nahrazeny. Taky se provádí scan žeber.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -513,198 +623,182 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lučinu a Pazdernu na Frýdecko-Místecku spojuje nový chodník. Má přes jeden kilometr a zajistí vyšší bezpečnost chodců mezi obcemi. O stavbu se zasadila obec Lučina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Žák (LUČINA SPOLU), starosta obce Lučina:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ta chůze po té silnici třetí III. třídy nebyla určitě bezpečná. Podařilo se nám vysoutěžit tuto zakázku za 14 milionů 380 tisíc korun. 85 procent této dotace nám poskytlo SFDI, 15 procent jsme se podíleli my jako obec."</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...17 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kosatky Karviná pořádaly krajský přebor v plavání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Městském bazéně v Karviné se uskutečnil náročný dvoudenní krajský přebor v plavání, na kterém soutěžily děti a dospívající. Akci organizoval mimo jiné karvinský oddíl Kosatky, které na přeboru také uspěly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mladí plavci ovládli zase na chvíli městský plavecký bazén, a to v rámci krajského přeboru. Celý závod byl přenášen živě prostřednictvím YouTube kanálu Českého svazu plaveckých sportů Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kaluža, oddíl Kosatky Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Máme tady krajský přebor starších žáků a juniorů, což jsou nominační závody na Mistrovství České republiky v plavání. Tyto závody se dějí dvakrát ročně a pořádáme je pravidelně my tady. Jsou to nejvyšší závody pro Moravskoslezský kraj. Máme tady 700 klubů z Moravskoslezského kraje. Od ročníku 2012 a starší. Máme tady 250 plavců."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Máme tady krajský přebor starších žáků a juniorů, což jsou nominační závody na Mistrovství České republiky v plavání. Tyto závody se dějí dvakrát ročně a pořádáme je pravidelně my tady. Jsou to nejvyšší závody pro Moravskoslezský kraj. Máme tady 700 klubů z Moravskoslezského kraje. Od ročníku 2012 a starší. Máme tady 250 plavců." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Soutěžilo se se skutečnou vervou a výkony byly skvělé, rozpačité i poučné pro závodníky samotné.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: Karolína Mitová, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak jsi spokojená se svým výkonem?" "No moc ne, protože to mám o 3 sekundy horší. Ale plavalo se mi to hezky, takže dobré. Bylo to horší. O 3 vteřiny jsem se zhoršila, ale doufám, že příští závod bude lepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: František Schwarz, Bílovec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to horší. O 3 vteřiny jsem se zhoršila, ale doufám, že příští závod bude lepší."</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: Lukáš Procházka, Kosatky Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mám stejný čas, takže to nebylo moc dobré, ale mohlo to být lepší." "Jak si obecně vedou Kosatky?" "Jo, myslím si, že dobře. Nějaké osobáky tu máme. Jedeme na 100 %, takže myslím si, že máme dobré výkony dneska."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kaluža, oddíl Kosatky Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Kosatky si vedou velmi dobře. Máme zastoupení i na stupních vítězů, kde Sára Martynková obsazuje třetí medailovou pozici."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Kosatky si vedou velmi dobře. Máme zastoupení i na stupních vítězů, kde Sára Martynková obsazuje třetí medailovou pozici." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddíl Kosatky Karviná vychovávají děti ke sportu, a to především i v rámci vztahu k jakémukoliv pohybu. Ať se totiž později vydají jakýmkoliv sportovním směrem, plavecká průprava se jim nikdy neztratí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -786,93 +880,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-11-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>