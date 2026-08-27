--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -922,51 +922,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-11-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-11-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>