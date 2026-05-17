--- v0 (2026-02-12)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Míst pro lidi bez domova je připraveno dostatek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava spouští zimní program. Jde o opatření, které cílí na lidi bez domova a zajišťuje pro ně dostatek možností, jak se ochránit před nepříznivým počasím. Kapacita v charitních zařízeních a noclehárnách je dostatečná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -589,114 +704,98 @@
         <w:t xml:space="preserve">Na Karvinském moři opět svítí vánoční strom přání. Lidé tam mohou do 14. prosince házet do schránky smysluplná přání. Některá z nich pak budou splněna. Nebo mohou přispět na péči o nemocného chlapce Patrika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Hampel, předseda spolku Darkoff:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Když jsme strom přání loni poprvé postavili, netušili jsme, jak silně se dotkne lidí. Ukázalo se, že Karviná má opravdu velké srdce – lidé psali, nabízeli pomoc a chtěli se zapojit. Proto jsme se rozhodli akci zopakovat i letos a navázat na ten krásný pocit, že společně dokážeme měnit svět kolem sebe k lepšímu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...13 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě padl divácký rekord mládežnického basketbalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V opavské hale se psala historie. Na utkání extraligy kadetů U17 mezi domácí Opavou a Snakes Ostrava dorazilo 2043 diváků – školáků ze základních i středních škol.Vznikl tak nový český divácký rekord mládežnického basketbalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Basketbalový klub Opava se zapojil do celostátní akce Škola fandí basketbalu. Výsledkem je historický rekord. Cílem bylo přilákat co nejvíce mladých fanoušků na zápas kategorie U17 a ukázat jim, že sport patří k zážitkům, na které se nezapomíná. A atmosféra tomu opravdu odpovídala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krejčíř, iniciátor akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přišlo nám 2043 děti a vyučujících jsme toho jako moc rádi. Byla to atmosféra, která je velmi divoká a pekelná, tak jako na zápasech našeho A-teamu. Udělali jsme tady dětem veškerou show, kterou děláme na áčkových zápasech, včetně soutěží, otevřených funshopů, oken s občerstvením.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože domácímu týmu utkání těsně uteklo, Opava podlehla Ostravě 81:90, hráči během druhé a třetí čtvrtiny skóre dotahovali a děti hnaly tým dopředu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přestože domácímu týmu utkání těsně uteklo, Opava podlehla Ostravě 81:90, hráči během druhé a třetí čtvrtiny skóre dotahovali a děti hnaly tým dopředu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Gronský, hráč BK Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Atmosféra byla skvělá, fanoušci podporovali, za to jsme hrozně rádi. Protože to byl pro nás všechny zážitek, na který asi nikdy nezapomeneme, protože pro většinu lidí to bylo poprvé, co hráli před tolik a počtem lidí. Chtěl bych všem poděkovat, kteří tady přišli a doufám, si užili tenhle zápas.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Vajda, hráč BK Opava: </w:t>
       </w:r>
       <w:r>
@@ -806,93 +905,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>