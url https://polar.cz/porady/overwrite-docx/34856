--- v1 (2026-05-17)
+++ v2 (2026-08-27)
@@ -947,51 +947,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>