--- v0 (2026-02-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.11.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský bazén má novou ekologickou technologii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský bazén v Karviné-Hranicích v těchto týdnech prochází rozsáhlou modernizací. V technickém zázemí objektu instaluje městská sportovní společnost STaRS Karviná novou recyklační technologii, která umožní znovu využít část vody, jež dosud po praní filtrů odtékala do kanalizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -367,82 +482,80 @@
         <w:t xml:space="preserve">Alena Bilanová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">manažerka ošetřovatelské péče</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to problematika, o které se málo mluví. My pracujeme s myšlenkou, že spousta laiků si myslí, že svépomocně se starají o své příbuzné v domácím prostředí, a myslí si, že nemají třeba úplně povědomí o tom, jak je možné používat nějaké polohovací pomůcky, kosmetické prostředky, na co všechno mají nárok, kdo jim všechno může pomoci, že může dojíždět domácí péče, že se mohou obrátit na sociální pracovnici v případě, že se ten člověk propouští z nemocniční péče domů. Že se vznikem dekubitů souvisí nejen péče o kůži, ale i správná výživa a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci jednotlivých stanovišť mohli návštěvníci navštívit například zdravotně-sociální pracovnici, která poskytla základní informace k tomu, co dělat, když pečujeme o blízkého s proleženinami a na co mají lidé nárok. Přítomni byli také zástupci firem, ať už se zdravotnickými pomůckami nebo produkty k péči o kůži. V neposlední řadě byla na místě k dispozici také nutriční terapeutka nebo odborníci na léčbu ran. Dopoledne byla akce situována především pro studenty středních škol, odpoledne pak pro širší veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci jednotlivých stanovišť mohli návštěvníci navštívit například zdravotně-sociální pracovnici, která poskytla základní informace k tomu, co dělat, když pečujeme o blízkého s proleženinami a na co mají lidé nárok. Přítomni byli také zástupci firem, ať už se zdravotnickými pomůckami nebo produkty k péči o kůži. V neposlední řadě byla na místě k dispozici také nutriční terapeutka nebo odborníci na léčbu ran. Dopoledne byla akce situována především pro studenty středních škol, odpoledne pak pro širší veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Juřenová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">odborná učitelka SZŠ Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"My jsme přišli s třetím a čtvrtým ročníkem oboru Praktická sestra. Protože jsme cítili, že to bude velmi přínosná akce, protože se s dekubity bohužel setkáváme na svých odborných pracovištích dnes a denně. Součástí této prezentace jsou také novinky v léčbě dekubitů, a to si myslím, že je pro naše studenty velmi přínosné. Dozvídají se o správném polohování, o nových pomůckách, ať už pro inkontinentní, pro převazy. A to je myslím to gró, proč jsme tady."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"My jsme přišli s třetím a čtvrtým ročníkem oboru Praktická sestra. Protože jsme cítili, že to bude velmi přínosná akce, protože se s dekubity bohužel setkáváme na svých odborných pracovištích dnes a denně. Součástí této prezentace jsou také novinky v léčbě dekubitů, a to si myslím, že je pro naše studenty velmi přínosné. Dozvídají se o správném polohování, o nových pomůckách, ať už pro inkontinentní, pro převazy. A to je myslím to gró, proč jsme tady." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Parmová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">studentka SZŠ Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
@@ -566,93 +679,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-29-11-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>