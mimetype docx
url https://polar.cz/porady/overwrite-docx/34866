--- v1 (2026-04-30)
+++ v2 (2026-09-06)
@@ -721,51 +721,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-29-11-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-29-11-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>