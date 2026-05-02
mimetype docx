--- v0 (2026-03-08)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek a Marlenka podepsaly memorandum o investici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek se společností Marlenka podepsal Memorandum o spolupráci. Dokument se týká výstavby druhé továrny na medové dorty a využití společností nabytého areálu v Hálkově ulici v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -160,150 +275,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou tam nějaké limity?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Limity úplně nejsou. Tím, že strážník má zkoušku strážníka městské policie, tak tyto střelby jsou pro něj povinné. Je tam akorát limit ten, že musí nastřílet nějaké určité množství nábojů za daný rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o získávání dovedností nezbytných pro současný výkon služby, ale přejeme si, aby je strážníci v rámci tohoto výkonu nepoužili. Strážníci si zde osvojí bezpečnou manipulaci se zbraní a samozřejmě zlepšování své reakční doby při provádění jednotlivých střeleckých disciplín."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město plánuje obnovu zbraní u městské policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zbraně, které používá Městská policie Frýdek-Místek, jsou už trochu zastaralé. Proto jsem se osobně chtěl zúčastnit těchto střeleb a vyzkoušet, jak střílí, a zvážíme do budoucna i obměnu těchto zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do budoucna bychom měli uvažovat o přezbrojení našeho zbraňového arzenálu na novější typy zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelné střelby mohou být také lákadlem pro nové adepty na pozici strážníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V současné době probíhá náborová kampaň pro získání uchazečů nebo strážníků k Městské policii ve Frýdku-Místku. A samozřejmě i to může být jedno z lákadel, jak se mohou lidé nějakým způsobem prezentovat nebo seberealizovat pracovně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co musím splňovat, abyste mě přijali?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zákon o obecní policii tam má celou řadu podmínek. Člověk musí být starší osmnácti let, musí tam být dosažené nějaké vzdělání, občan České republiky. A samozřejmě nedílnou součástí těchto podmínek je bezúhonnost a spolehlivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -341,134 +444,127 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jinak se občané mohou těšit na všechny tradiční věci. Bohatý program tady na Místeckém náměstí a poté tu komornější část na Frýdeckém náměstí, kde bude o adventních nedělích opět zastaven provoz. Nebudou tam auta a to náměstí bude se zvířátky, s punčem, s koledami. A jeden z těch adventních víkendů bude určen i jarmarku na zámku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to zpívání koled, je to vystoupení různých hudebníků, ať už tady našich místních nebo z okolí. A samozřejmě velké množství stánků, kde si lidé mohou zajít na něco dobrého."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vynikající jako každý rok. Já myslím, že je to připravené naprosto perfektně. Takže jsem strašně rád, že jsme tady. Každý rok tady býváme a věřím, že příští rok to bude ještě o něco lepší. Třeba letos se mi strašně líbí kluziště, to bude pecka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já myslím, že jako každý rok je to moc hezké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že letos přišlo do Frýdku, který byl loni poprvé, ještě více občanů a myslím si, že se stane takovou hezkou tradicí, že celé město se vlastně spojí a projde si to. Nejprve navštíví to frýdecké náměstí a pak se jde na to místecké. A můžeme říkat, že Frýdek-Místek je jediné město v České republice, které rozsvěcuje dva vánoční stromy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že se na obou náměstích sešlo takové množství lidí a chtěl bych všem lidem popřát krásné a klidné prožití vánočních svátků a jen to nejlepší do nového roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já bych chtěl všem obyvatelům Frýdku-Místku popřát nadcházející klidný advent, aby ho prožili opravdu v pohodě se svými nejbližšími a vlastně se naladili na přicházející Vánoce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já přeji všem občanům města Frýdek-Místek klidný advent. Přeji jim, aby se potkali se svými přáteli, aby se potkali s rodinou, s těmi, které dlouho neviděli, aby s radostí očekávali příchod Krista a aby ten následující rok, který nás čeká, nebyl horší, ale byl minimálně takový, jaký ten letošní. A pokud do toho dáme srdce, tak věřím, že bude i lepší."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já přeji všem občanům města Frýdek-Místek klidný advent. Přeji jim, aby se potkali se svými přáteli, aby se potkali s rodinou, s těmi, které dlouho neviděli, aby s radostí očekávali příchod Krista a aby ten následující rok, který nás čeká, nebyl horší, ale byl minimálně takový, jaký ten letošní. A pokud do toho dáme srdce, tak věřím, že bude i lepší." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -543,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-01-12-2025-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>