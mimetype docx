--- v0 (2026-02-12)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.12.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak dopadlo hlasování do PaRo Náš Jih 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V letošním jubilejním 10. ročníku participativního rozpočtu Náš Jih hlasovalo pět a půl tisíce Jižanů. Zvoleno bylo 9 projektů na úpravy veřejných míst. Novinkou letoška bylo i hlasování pro revitalizaci dvorů za bytovými domy s názvem Náš Jih za domem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -252,61 +367,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezští záchranáři zaznamenali v poslední době 6 výjezdů k popáleným nebo opařeným dětem. Čtyři děti ve věku od jednoho do dvou let na sebe převrhly hrnek horkého čaje nebo kávy. Další dvě děti od jednoho do šesti let se popálily o vařič nebo krb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Dítě je potřeba mít vždy pod dohledem. Při popálení zasažené místo chlaďte vlažnou vodou nebo studeným obkladem, sundejte šperky či oblečení a popálené místo sterilně zakryjte. Dítě je dle celkového stavu zapotřebí převézt na úrazovou ambulanci či do popáleninového centra, případně přivolat záchrannou službu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci Městské policie absolvují střelby v Polárce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní hala Polárka ve Frýdku-Místku nenabízí jen ledovou plochu, ale také profesionální střelnici. A právě tam se odehrávají pravidelné střelby strážníků Městské policie. Byli jsme u toho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -328,150 +432,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou tam nějaké limity?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Limity úplně nejsou. Tím, že strážník má zkoušku strážníka městské policie, tak tyto střelby jsou pro něj povinné. Je tam akorát limit ten, že musí nastřílet nějaké určité množství nábojů za daný rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o získávání dovedností nezbytných pro současný výkon služby, ale přejeme si, aby je strážníci v rámci tohoto výkonu nepoužili. Strážníci si zde osvojí bezpečnou manipulaci se zbraní a samozřejmě zlepšování své reakční doby při provádění jednotlivých střeleckých disciplín."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město plánuje obnovu zbraní u městské policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zbraně, které používá Městská policie Frýdek-Místek, jsou už trochu zastaralé. Proto jsem se osobně chtěl zúčastnit těchto střeleb a vyzkoušet, jak střílí, a zvážíme do budoucna i obměnu těchto zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do budoucna bychom měli uvažovat o přezbrojení našeho zbraňového arzenálu na novější typy zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelné střelby mohou být také lákadlem pro nové adepty na pozici strážníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V současné době probíhá náborová kampaň pro získání uchazečů nebo strážníků k Městské policii ve Frýdku-Místku. A samozřejmě i to může být jedno z lákadel, jak se mohou lidé nějakým způsobem prezentovat nebo seberealizovat pracovně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co musím splňovat, abyste mě přijali?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zákon o obecní policii tam má celou řadu podmínek. Člověk musí být starší osmnácti let, musí tam být dosažené nějaké vzdělání, občan České republiky. A samozřejmě nedílnou součástí těchto podmínek je bezúhonnost a spolehlivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -814,93 +906,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>