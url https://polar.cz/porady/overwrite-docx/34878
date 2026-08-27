--- v1 (2026-06-09)
+++ v2 (2026-08-27)
@@ -948,51 +948,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-12-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>