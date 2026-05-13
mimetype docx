--- v0 (2026-01-22)
+++ v1 (2026-05-13)
@@ -1,199 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava měří kvalitu ovzduší ve velkém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ovzduší v Ostravě se v posledních letech výrazně zlepšilo, ale stále má k dokonalosti daleko. Mění se i skladba znečišťovatelů a právě na to se nyní chce zaměřit vedení Slezskoostravské  radnice. Po celém obvodu rozmisťuje unikátní měřící zařízení, která detekují hlavní znečišťující látky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modernizace průmyslu, útlum některých provozů i masivní výměna starých kotlů. To vše přispělo k tomu, že se ovzduší na Ostravsku výrazně zlepšilo. Přesto stále zůstává v zimních měsících jedním z nejvytíženějších regionů. Slezská Ostrava nyní instaluje v rámci projektu Vzduch bez hranic senzory, které dokáží kvalitu ovzduší přesně změřit. S výsledky se bude dále pracovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou rozmístěny po celé ploše městského obvodu a budou monitorovat jak vzduch v okolí třeba dopravních tepen, tak některých průmyslových podniků. Zajímá nás vlastně to, jaká je kvalita vzduchu na jednotlivých místech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem 48 měřicích stanic bude v hustě obydlených částech, v místech, kde se topí tuhými palivy, u rušných silnic, škol i školek, ale také u Heřmanické haldy a jedna stanice je pro porovnání také v Hrušově, u měřící stanice Zdravotního ústavu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Garaj, ředitel společnosti Geoscanning:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samotný přístroj má 250 gramů, měří organické a prchavé látky, takže NOXY a VOC, plus všechny dopravníkové tedy prachové částice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom v budoucnu chtěli více malých měřících stanic využívat nejen k obecnému měření kvality ovzduší, ale třeba i k měření v okolí velkých staveb."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na projektu Vzduch bez hranic Slezská spolupracuje se slovenským městem Stará Turá. Benefitem je velké množství  inovativních malých přístrojů, které dokáží měřit podobně jako velká zařízení meteorologického ústavu a lze je jednoduše přemisťovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblastní kolo určilo, kdo je dobrý počtář se štěstím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Středisku volného času Fokus v Novém Jičíně se konalo oblastní kolo školního turnaje ve hře Superfarmář. Děti se utkaly v deskové hře, ve které bylo potřeba počítat - a to i se štěstím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turnaj ve hře Superfarmář pořádá vydavatel této deskové hry pro první stupeň základních škol už 21 let. Oblastního kola, které se na Novojičínsku konalo ve Středisku volného času Fokus, se zúčastnila třicítka dětí z pěti škol. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turnaj ve hře Superfarmář pořádá vydavatel této deskové hry pro první stupeň základních škol už 21 let. Oblastního kola, které se na Novojičínsku konalo ve Středisku volného času Fokus, se zúčastnila třicítka dětí z pěti škol.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Katrušák, pořadatel turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to hra, která učí děti matematice. Matematika, jednoduchá samozřejmě, jednoduchá násobilka, šest králíků, jedna ovečka, dvě ovečky, jedno prasátko a tak dále. A přitom se děti učí ještě i trošku té strategii. Takže je to taková hra, která ty děti opravdu vzdělává a hrajeme to na školách v celém regionu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, Deskové hry, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -526,221 +613,162 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravské letiště se dlouhodobě připravuje na velkou rekonstrukci dráhy. Investici chystá kraj a letiště v té souvislosti řeší i případnou několikaměsíční odstávku provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Šturala, generální ředitel Letiště Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Pro letiště to znamená částečný výpadek provozu. Nicméně se to nedotkne roku 2026. A probíhá komunikace s dopravci, s cestovními kancelářemi, nájemníky, kteří na tom letišti působí i s firmami a cargo zákazníky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">The ŽENY SUMMIT 2025 lákal do ostravského Gongu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Platforma The ŽENY rozšiřuje repertoár svých aktivit o další akci věnovanou osobnímu i profesnímu rozvoji – The ŽENY SUMMIT 2025. Do ostravského Gongu se na něj v pátek sjely stovky žen. Připraveno bylo množství přednášek, besed a diskuzí se zajímavými hosty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Topmodelka, vědkyně, bezpečnostní analytička i lektorka sebeobrany. Nejen na tyto ambasadorky platformy The ŽENY se mohli těšit účastníci inspirativní akce v Dolní oblasti Vítkovic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vindy Krejčí Šmehlík, ředitelka projektu The ŽENY:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to o nějakém networkingu, opravdu propojování, o tom, že ženy si tady užijí zábavu. Máme tady beauty and relax zóny. Vnímáme, že je to spíš prostor, aby si ženy odpočinuly, ale zároveň to mělo i ten pracovní přínos."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všestranně zaměřená akce nabídla přednášející uznávané ve svých oborech, včetně jmen jako Jasmína Houdek nebo Taťána Kuchařová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Taťána Kuchařová, topmodelka, podnikatelka, zakladatelka Nadace Krása pomoci:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude to takové milé povídání a sdílení mých zkušeností z práce v byznysu, z podnikání, z neziskové sféry, a ráda si poslechnu i ostatní příběhy inspirativních žen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastnice summitu:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě očekávám něco nového, něco inspirativního pro podnikající ženy."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastnice summitu:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Myslím si, že to je skvělá příležitost se dozvědět něco nového, rozšířit si okruh jak všeobecný, tak ohledně známých osobností.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Ostrava tento summit rádo podpořilo, protože je potřeba podporovat lidi, kteří jsou inspirativní, je určitě potřeba podporovat takové akce, kde si mohou lidé vyměňovat navzájem své příklady dobré praxe."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě letošního summitu organizuje platforma The ŽENY v Ostravě také další projekty, jako například Mentoring Day nebo soutěž No Limit pro studenty středních škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -822,93 +850,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>