--- v1 (2026-05-13)
+++ v2 (2026-08-27)
@@ -892,51 +892,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>