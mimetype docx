--- v0 (2026-01-20)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci se s BESIPEM zaměřili na bezpečnost chodců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie Ostrava a BESIP vyrazili společně do ulic s preventivně informační akcí. S příchodem zimy a snížené viditelnosti se v Porubě zaměřili na osvětu chodců, kteří jsou nejzranitelnějšími účastníky provozu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -217,123 +332,96 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava měří kvalitu ovzduší ve velkém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ovzduší v Ostravě se v posledních letech výrazně zlepšilo, ale stále má k dokonalosti daleko. Mění se i skladba znečišťovatelů a právě na to se nyní chce zaměřit vedení Slezskoostravské  radnice. Po celém obvodu rozmisťuje unikátní měřící zařízení, která detekují hlavní znečišťující látky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modernizace průmyslu, útlum některých provozů i masivní výměna starých kotlů. To vše přispělo k tomu, že se ovzduší na Ostravsku výrazně zlepšilo. Přesto stále zůstává v zimních měsících jedním z nejvytíženějších regionů. Slezská Ostrava nyní instaluje v rámci projektu Vzduch bez hranic senzory, které dokáží kvalitu ovzduší přesně změřit. S výsledky se bude dále pracovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budou rozmístěny po celé ploše městského obvodu a budou monitorovat jak vzduch v okolí třeba dopravních tepen, tak některých průmyslových podniků. Zajímá nás vlastně to, jaká je kvalita vzduchu na jednotlivých místech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem 48 měřicích stanic bude v hustě obydlených částech, v místech, kde se topí tuhými palivy, u rušných silnic, škol i školek, ale také u Heřmanické haldy a jedna stanice je pro porovnání také v Hrušově, u měřící stanice Zdravotního ústavu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Garaj, ředitel společnosti Geoscanning:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samotný přístroj má 250 gramů, měří organické a prchavé látky, takže NOXY a VOC, plus všechny dopravníkové tedy prachové částice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom v budoucnu chtěli více malých měřících stanic využívat nejen k obecnému měření kvality ovzduší, ale třeba i k měření v okolí velkých staveb."</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na projektu Vzduch bez hranic Slezská spolupracuje se slovenským městem Stará Turá. Benefitem je velké množství  inovativních malých přístrojů, které dokáží měřit podobně jako velká zařízení meteorologického ústavu a lze je jednoduše přemisťovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17:00 – 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -359,53 +447,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblastní kolo určilo, kdo je dobrý počtář se štěstím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Středisku volného času Fokus v Novém Jičíně se konalo oblastní kolo školního turnaje ve hře Superfarmář. Děti se utkaly v deskové hře, ve které bylo potřeba počítat - a to i se štěstím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turnaj ve hře Superfarmář pořádá vydavatel této deskové hry pro první stupeň základních škol už 21 let. Oblastního kola, které se na Novojičínsku konalo ve Středisku volného času Fokus, se zúčastnila třicítka dětí z pěti škol. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turnaj ve hře Superfarmář pořádá vydavatel této deskové hry pro první stupeň základních škol už 21 let. Oblastního kola, které se na Novojičínsku konalo ve Středisku volného času Fokus, se zúčastnila třicítka dětí z pěti škol.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Katrušák, pořadatel turnaje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to hra, která učí děti matematice. Matematika, jednoduchá samozřejmě, jednoduchá násobilka, šest králíků, jedna ovečka, dvě ovečky, jedno prasátko a tak dále. A přitom se děti učí ještě i trošku té strategii. Takže je to taková hra, která ty děti opravdu vzdělává a hrajeme to na školách v celém regionu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, Deskové hry, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
@@ -779,93 +866,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>