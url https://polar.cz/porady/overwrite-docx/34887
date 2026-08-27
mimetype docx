--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -908,51 +908,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2025-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>