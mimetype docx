--- v0 (2026-01-20)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.12.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie v Havířově učí seniory rozpoznávat online podvody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Podvodníci stále hledají nové způsoby, jak se dostat k penězům důvěřivých lidí. Havířovská městská policie proto uspořádala sérii preventivních workshopů, které mají starší občany naučit, jak podvod rozpoznat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -357,53 +472,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS/SPOLU), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nám se při skladbě rozpočtu podařilo dodržet všechny cíle, kterých jsme chtěli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet počítá s příjmy přes 13 miliard, což je o miliardu více než v roce 2025. K vyrovnání rozdílu mezi příjmy a výdaji město použije úspory a nevyčerpané prostředky z předchozích let. Sestavování rozpočtu výrazně ovlivnila řada faktorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Macháčková (ANO), náměstkyně primátora  Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to financování nepedagogických pracovníků o 540 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městské obvody dostanou v součtu téměř 3,6 miliardy korun a město samotné má v plánu řadu investičních akcí, na které půjde přes 5,4 miliardy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -496,96 +608,92 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci,  p. o.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Veřejnost obecně zná pojmy jako ústavní výchova, dětský domov,  výchovný ústav, osvojení nebo pěstounská péče. Ale dnešní vystupující hosté  půjdou více do hloubky těchto témat. Také se tady zmíním o hostitelské  péči, která je málo známá v republice, i když zákon o ní hovoří, ale  je málo využívána. Takže se dozvíme, jaký význam hostitelská péče pro  děti v ústavní výchově. Dalším velkým tématem je osvojení dětí z  České republiky do zahraničí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), náměstek hejtmana MSK pro  sociální oblast</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „K 31. říjnu letošního roku se nám podařilo  připravit děti na osvojení. Vlastně 32 těchto dětí se dostalo do těch  osvojitelských rodin. Co se týče pěstounských rodin na přechodnou  dobu, tak tam máme umístěno v současné době 130 dětí a dalších 47  dětí jsme v tomto letošním roce umístili do dlouhodobě pečujících rodin. Je to tak, že Moravskoslezský kraj je de facto  na špici těchto čísel a na špici řešení této situace.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: „K 31. říjnu letošního roku se nám podařilo  připravit děti na osvojení. Vlastně 32 těchto dětí se dostalo do těch  osvojitelských rodin. Co se týče pěstounských rodin na přechodnou  dobu, tak tam máme umístěno v současné době 130 dětí a dalších 47  dětí jsme v tomto letošním roce umístili do dlouhodobě pečujících rodin. Je to tak, že Moravskoslezský kraj je de facto  na špici těchto čísel a na špici řešení této situace.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záměrem konference je otevírat aktuální témata  v oblasti náhradní rodinné péče a podporovat a propojovat  odbornou i laickou veřejnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MUŽ PO MRTVICI PODĚKOVAL ZÁCHRANÁŘŮM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">37letého Jána Gildeina postihla v červnu doma mozková mrtvice. Havířovští záchranáři ho předávali do nemocnice v kritickém stavu. Nyní jim osobně poděkoval. Díky jejich bleskovému zásahu a odborné péči přežil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Bývalý pacient přišel na základnu se svými blízkými poděkovat za záchranu. Setkání zasahujícího lékaře i záchranářů s ním bylo ujištěním, že práce, kterou dělají, má smysl a zachraňuje životy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín přejmenuje autobusové zastávky</w:t>
@@ -759,93 +867,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-12-2025-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>