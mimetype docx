--- v0 (2026-03-28)
+++ v1 (2026-05-25)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.12.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Studénce už svítí, stalo se tak v adventní neděli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Předvánoční čas zahájilo ve Studénce rozsvícení Vánočního stromu na náměstí Republiky. Stalo se tak v podvečer v adventní neděli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už svítí! Tak zněl letošní program, kterým Studénka přivítala advent  a vedl k rozsvícení jednoho z hlavních symbolů nadcházejících svátků. Stalo se tak v první adventní neděli 30. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Tomášková, vedoucí kultury SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “My jsme připravili pestrý program, myslím si, že pro všechny věkové kategorie. Zazpívaly nám děti ze Základní školy Sjednocení, potom tady bylo kouzelnické andělské vystoupení, a potom na konci nám tady zazpíval Radim Schwab, což je muzikálový zpěvák, a tady tím jeho krásným hlasem jsme dospěli k rozsvícení vánočního stromu.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “My jsme připravili pestrý program, myslím si, že pro všechny věkové kategorie. Zazpívaly nám děti ze Základní školy Sjednocení, potom tady bylo kouzelnické andělské vystoupení, a potom na konci nám tady zazpíval Radim Schwab, což je muzikálový zpěvák, a tady tím jeho krásným hlasem jsme dospěli k rozsvícení vánočního stromu.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, Rodinné centrum Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U nás ve stánku rodinného centra děti mohly napsat dopis Ježíškovi. Ty, které ho ještě neměly napsaný, anebo ty, které ho psaly už doma, tak si ho tady mohly přinést, protože tady máme andělskou poštu. Máme tady dvě krásné andělky, které jsou přímo Ježíškovy pomocnice, on si je tady vybral ze Studénky. A pak tady mohly tvořit i dřevěné vánoční ozdoby na stromeček. Vybírali jsme takovou aktivitu, která bude rychlá, aby ty děti v tomto počasí nám moc promrzly bez těch rukaviček.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Vištejnová, ZŠ Sjednocení, speciální třídy Slunečnice: </w:t>
       </w:r>
       <w:r>
@@ -102,53 +216,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme přišli teprve před pěti minutami, ale bavíme se hezky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě chodíme každý rok.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Program se mi líbí, je to nádherné.”  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Program se mi líbí, je to nádherné.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zahájili jsme advent, čas, kdy, věřím, lidé i v tom shonu každodenním si najdou čas na sebe, na své blízké a věřím, že každý opravdu ten čas využije k tomu, že se s nimi potká, alespoň chvíli jim věnuje, že se zastaví. Všem bych chtěl popřát, ať si to užijí v radosti, v klidu, v pohodě, v naději na lepší v podstatě budoucnost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po páté se na studéneckém náměstí rozsvítil tento umělý provizorní stromek, letos v prostoru doplněný o 3D světelnou dekoraci. Příští rok by tu ale opět mohl být živý jehličnan. Ten původní musel být kvůli špatnému zdravotnímu stavu pokácen.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -216,53 +329,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z Mateřské školy Poštovní vyráběly andílky, kteří v předvánočním čase potěší seniory. Vánoční ozdoby poputují především do místní Charity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbírku andílků pro seniory pořádá studénecké rodinné centrum s přestávkami už počtvrté. Dekorace z papíru, látek, vlny a bavlnek vyráběly také děti v Mateřské škole Poštovní. Potěší především seniory, kteří žijí v Domově svaté Anny, nebo jsou klienty dalších služeb  Charity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, Rodinné centrum Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Spolupracujeme s Charitou ve Studénce, kde vlastně ty ozdoby, andílci z různých materiálů, zkrášlí prostředí těm našim seniorům. V Charitě to funguje tak, že předáme ty andílky, a pečovatelská služba je distribuuje do domácností nebo klientům, kteří bydlí v Domově svaté Anny. Další andílky, kteří nám zbydou, tak distribuujeme do domu zvláštního určení tady ve Studénce, takže tam další andílci taky poputují.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Spolupracujeme s Charitou ve Studénce, kde vlastně ty ozdoby, andílci z různých materiálů, zkrášlí prostředí těm našim seniorům. V Charitě to funguje tak, že předáme ty andílky, a pečovatelská služba je distribuuje do domácností nebo klientům, kteří bydlí v Domově svaté Anny. Další andílky, kteří nám zbydou, tak distribuujeme do domu zvláštního určení tady ve Studénce, takže tam další andílci taky poputují.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Foltinová, MŠ Poštovní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celá naše mateřská škola se zapojila, všech šest tříd,  do výroby andílků. Velice nás to bavilo, protože jsme věděli, že to je na dobrou věc. A každá třída si zvolila jiný materiál, jiný nápad, ať je to velice pestré. My ze Žabiček jsme dělali z vlny a z papíru, kde děti motaly vlnu na papír, aby měly šatičky. Křidélka jsme vystřihli a všechno jsme společně zkompletovali do tvaru andílka. Jiné oddělení dělalo z papíru, krajkového, dortového, ostatní z látky a všem se to velice, velice moc povedlo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, Rodinné centrum Studénka: </w:t>
       </w:r>
       <w:r>
@@ -372,93 +484,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-05-12-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>