--- v1 (2026-05-25)
+++ v2 (2026-08-29)
@@ -526,51 +526,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-05-12-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-05-12-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>