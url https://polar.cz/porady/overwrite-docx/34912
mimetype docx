--- v0 (2026-01-21)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Popelářské vozy v Ostravě si kontejnery samy vysypou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se snaží o modernizaci svozu odpadu a proto nakoupila nové vozy, které dokáží samy bez pomoci popelářů vysypat odpad do svých útrob. Samozřejmě jsou k tomu potřeba i speciální kontejnery, které jsou navíc větší a tak je nebude potřeba vysypávat tak často.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -493,57 +608,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Martina Petrůjová, dobrovolnice ADRY: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Dobrovolnictví dělám již 13 let. Stále mě to naplňuje a baví pomáhat lidem. Pracuji vlastně v dobrovolnictví v chráněném bydlení v Novém Jičíně NaNovo.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Bezděková, dobrovolnice Charity Nový Jičín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pocit pomoci i naplnění volného času, že můžeme pomoci těm lidem, co tam přijdou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Marková, dobrovolnice Slezské diakonie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já pracuji v Arše jako dobrovolník, takže tam chodím s pejskem. Je tam takové souznění.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice tuto děkovnou událost každoročně směřuje k datu Mezinárodního dne dobrovolnictví, který připadá na 5. prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -711,150 +819,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsou tam nějaké limity?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Limity úplně nejsou. Tím, že strážník má zkoušku strážníka městské policie, tak tyto střelby jsou pro něj povinné. Je tam akorát limit ten, že musí nastřílet nějaké určité množství nábojů za daný rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o získávání dovedností nezbytných pro současný výkon služby, ale přejeme si, aby je strážníci v rámci tohoto výkonu nepoužili. Strážníci si zde osvojí bezpečnou manipulaci se zbraní a samozřejmě zlepšování své reakční doby při provádění jednotlivých střeleckých disciplín."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město plánuje obnovu zbraní u městské policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kmec (ANO), náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zbraně, které používá Městská policie Frýdek-Místek, jsou už trochu zastaralé. Proto jsem se osobně chtěl zúčastnit těchto střeleb a vyzkoušet, jak střílí, a zvážíme do budoucna i obměnu těchto zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do budoucna bychom měli uvažovat o přezbrojení našeho zbraňového arzenálu na novější typy zbraní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelné střelby mohou být také lákadlem pro nové adepty na pozici strážníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V současné době probíhá náborová kampaň pro získání uchazečů nebo strážníků k Městské policii ve Frýdku-Místku. A samozřejmě i to může být jedno z lákadel, jak se mohou lidé nějakým způsobem prezentovat nebo seberealizovat pracovně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co musím splňovat, abyste mě přijali?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí přímého výkonu služby, MP Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zákon o obecní policii tam má celou řadu podmínek. Člověk musí být starší osmnácti let, musí tam být dosažené nějaké vzdělání, občan České republiky. A samozřejmě nedílnou součástí těchto podmínek je bezúhonnost a spolehlivost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -943,93 +1039,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>