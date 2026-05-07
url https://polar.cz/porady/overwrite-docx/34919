--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.12.2025, 16:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová Osmička je unikátní projekt, který nemá obdoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Frýdku-Místku vyroste jedno z nejvýraznějších kulturních a komunitních center v MS kraji. Vzniká v areálu bývalé textilní továrny dosud známé pod názvem Přádelna bratří Neumannů. Aktuální název je nyní Nová Osmička.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -57,167 +172,147 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten program bude mít kulturní ráz, sportovní. Můžou tady být akce, koncerty, divadla, stand-up comedy, letní kino a podobně. A věříme, že každý obyvatel našeho města si tady najde to své. A cílovou skupinou jsou všichni obyvatelé tohoto města, ale samozřejmě i z celého našeho regionu. A jak děti, lidé produktivního věku, tak senioři. Myslím si, že každý si tady najde něco, co ho může bavit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chápu různé komerční investiční projekty, jak se vám vrátí tady tato investice?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamil Rudolf, majitel Nové Osmičky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Asi to neděláme úplně pro to, abychom to vrátili. Tak financované to bude jak ze soukromých, tak i veřejných peněz. A děláme to prostě proto, abychom zvýšili kulturní život v našem městě. A samozřejmě, jestli to něco vydělá, tak hned to všechno budeme zpátky reinvestovat do tady této budovy a do tady tohohle areálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemců o areál z plzeňského závodu 08 ve Staroměstské ulici bylo více. Nakonec uspěl projekt nové osmičky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamil Rudolf, majitel Nové Osmičky</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že i třeba Slezan a předseda představenstva Jiří Karásek ocenil tady ten kulturní projekt, nebo ten kulturní přesah tohoto projektu a že se jim to líbilo, protože fakt tady uděláme něco, co bude doslova pro všechny občany našeho města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak si představujete tu spolupráci třeba s městem, s krajem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamil Rudolf, majitel Nové Osmičky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tak my jsme strašně rádi, že městu i kraji se tento projekt líbil a že ho podporují. Snažím se vysvětlovat, že toto bude něco doslova velmi revolučního ve své komplexnosti. Projekt, který nemá možná ani v naší zemi, nebo minimálně v kraji, srovnání. Takže toto si myslím, že by chtělo mít každé město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolik tedy peněz do toho dáte a jak velká bude dotace?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamil Rudolf, majitel Nové Osmičky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To ještě nevíme. Máme zažádáno na několika frontách. Jednak na vybavení v rámci krajské Spravedlivé transformace a pak samozřejmě neinvestiční dotace na ten provoz, který bude samozřejmě obrovský. Honoráře těch umělců, účinkujících a podobně. A máme zažádáno jak na městě, tak na kraji a uvidíme, co se nám podaří. My už jsme samozřejmě v této době, i když nepočítám koupi, tak už tady pravidelně investujeme. Provádíme tady nějaké zabezpečovací vyklízecí práce, bourací práce a podobně, takže určitě těch peněz, které tady dáme, bude docela dost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vzkaz pro lidi, proč by se měli stavit?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Kamil Rudolf, majitel Nové Osmičky: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamil Rudolf, majitel Nové Osmičky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bude to naprosto unikátní v rámci naší země, unikátní kulturně-společensko-sportovní volnočasové centrum a věřím, že se tady lidé budou cítit dobře, že nabídneme spoustu věcí, které v té komplexnosti budou znamenat pro lidi hodně moc a myslím, že se tady budou cítit hodně dobře a bude to ideální místo k tomu, kde si můžou zajít po práci prostě se svou rodinou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už teď je jisté, že se do areálu nové osmičky přesunou akce Art of Život, Letní jazz ve městě či Pivopění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
@@ -367,53 +462,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že se vybere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ještě</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> větší částka  než v loňském roce, kdy se vybíralo pro organizaci Podané ruce, konkrétně na canisterapii. To se povedlo vybrat krásných 85 000 Kč, takže věřím, že letos tuto částku ještě překonáme. Každý rok se vybírá na jinou službu. Tentokrát volba padla na charitu, a to konkrétně na její terénní pečovatelskou službu, což je služba, která je opravdu velmi potřebná, protože se jedná o seniory nebo zdravotně postižené osoby, které jsou v domácím prostředí, nejsou v žádném zařízení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výtěžek sbírky je letos určen pro domácí zdravotní péči Salvie, konkrétně na nákup zdravotnického vybavení, které je pro zajištění péče nezbytné.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Salvie je jedno ze sedmnácti středisek, které má Charita Frýdek-Místek. Je to domácí zdravotní péče. V rámci toho máme i mobilní hospicovou péči. To znamená, že naše sestry jezdí do terénu a k pacientům na základě poukazu, který předepíše lékař. To znamená, že ta služba je pro pacienty bezplatná a je hrazena ze zdravotního pojištění. Nicméně ty pojišťovny neproplácí všechno to, na co my ty peníze nebo prostředky, které se vyberou, využijeme. To je nákup vybavení, infuzní pumpy, pulzní oxymetrie a zdravotnický materiál, který je zapotřebí u klientů a u pacientů a neproplácí ho pojišťovny. A jsme rádi, že to tady je. Jsme rádi, že se pamatuje nejen na sociální, ale i zdravotní služby, protože to je něco, co slouží občanům města. Takže tímto způsobem děkujeme všem, kdo nějakým způsobem přispějí, protože je to něco, co se ve městě vrací zpátky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -523,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-08-12-2025-16-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>