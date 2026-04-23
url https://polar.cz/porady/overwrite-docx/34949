--- v0 (2026-02-12)
+++ v1 (2026-04-23)
@@ -1,69 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2025, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moravskoslezský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přístavba pro speciální výuku na Ukrajinské v Porubě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tentokrát zamíříme do Ostravy-Poruby, kde  probíhá rozšíření a modernizace základní a mateřské školy na Ukrajinské ulici. Nová dvoupodlažní přístavba  ke stávající budově na odloučeném pracoviště školy na ulici Karla Pokorného  má přinést lepší podmínky pro děti se speciálními vzdělávacími potřebami. Vše se děje za provozu a hotovo má být příští rok v dubnu.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tentokrát zamíříme do Ostravy-Poruby, kde  probíhá rozšíření a modernizace základní a mateřské školy na Ukrajinské ulici. Nová dvoupodlažní přístavba  ke stávající budově na odloučeném pracoviště školy na ulici Karla Pokorného  má přinést lepší podmínky pro děti se speciálními vzdělávacími potřebami. Vše se děje za provozu a hotovo má být příští rok v dubnu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vybudováním přístavby získá škola moderní a adekvátně vybavené učebny, terapeutické místnosti a prostory pro individuální výuku, které jsou klíčové pro poskytování kvalitního speciálního vzdělávání. Základní a mateřskou školu v Porubě na ulici Ukrajinská navštěvuje okolo 150 žáků, na odloučeném pracoviště, kde roste přístavba je jich okolo 80.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Musálek, ředitel, Základní škola a Mateřská škola, Ostrava-Poruba, Ukrajinská 19</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Vzděláváme pouze děti, které mají tzv. doporučení poradenského zařízení. Z běžných ZŠ k nám chodí dost dětí, které učivo z různých důvodů nezvládají, tak pro nás je důležitá kapacita školy. Takže po nějaké době se podařilo se zřizovatelem, což je MS kraj uskutečnit projekt přístavby, který nám moc pomůže kapacitně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -547,93 +660,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-11-12-2025-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>