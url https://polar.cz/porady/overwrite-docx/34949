--- v1 (2026-04-23)
+++ v2 (2026-08-28)
@@ -702,51 +702,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-11-12-2025-17-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/moravskoslezsky-expres/moravskoslezsky-expres-11-12-2025-17-14?url=moravskoslezsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>