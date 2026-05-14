--- v0 (2026-01-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Charitě Opava chybí desítky koledníků do Tříkrálové sbírky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S příchodem nového roku odstartuje tradiční Tříkrálová sbírka. Na Opavsku ji každoročně organizuje Charita Opava. Přestože je tato sbírka dlouhodobě jednou z nejúspěšnějších akcí zaměřených na pomoc lidem v nouzi, potýká se s nedostatkem koledníků, a to zejména přímo v Opavě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,51 +349,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet zahrnuje také investice do projektových dokumentací, na dvě sportovní haly, tenisovou a multifunkční, nebo kulturní dům Nové Slunce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VÁŽNÁ NEHODA NA D56 U PASKOVA </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na dálnici D56 zkomplikovala ve čtvrtek vážná dopravní nehoda. Nákladnímu autu převážejícímu dřevo praskla pneumatika, vůz narazil do dodávky a svodidel a část nákladu se vysypala do protisměru. Do uvolněné kulatiny pak narazila tři osobní auta, jedno z nich se převrátilo na střechu. Jednoho z řidičů museli resuscitovat. Podrobnosti najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADAPTAČNÍ PROJEKTY MS KRAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj získal finanční podporu od společnosti CTP Invest na projekty zaměřené na zvýšení klimatické odolnosti regionu. Dar byl symbolicky předán na krajském úřadě. Zapojení soukromé firmy do projektu LIFE COALA má podpořit opatření, která pomáhají kraji lépe zvládat dopady extrémního počasí – od revitalizace veřejných prostranství po retenční projekty či zelené fasády.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
@@ -536,74 +651,57 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ŽENA SE ZRANILA NA HŘEBENI SMRKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letečtí záchranáři ve středu odpoledne zasahovali v horském terénu Beskyd u Smrku, kde se zranila žena. Kvůli obtížné lokalizaci musel vrtulník nejprve nabrat horského záchranáře ve Frýdlantu, který posádku navedl k místu události. Pacientku nebylo možné přesně najít ze vzduchu, proto byl člen horské služby vysazen poblíž a pomohl posádce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Po nalezení ženy, která si přivodila poranění v oblasti kotníku, proběhlo její prvotní ošetření. Následně byla ve vaku z terénu evakuována pomocí palubního jeřábu vrtulníku a přenesena na místo mezipřistání. Po dalších potřebných úkonech, provedených v rámci přednemocniční neodkladné péče, ji letečtí záchranáři předali pracovišti urgentního příjmu frýdecko-místecké nemocnice.”</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se opět konalo MČR v tenise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se potřetí odehrálo halové Mistrovství České republiky v tenise mužů a žen. Turnaj přilákal špičkové hráče z celé republiky. Organizátoři by chtěli v budoucnu uspořádat i mezinárodní soutěž juniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -777,93 +875,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>