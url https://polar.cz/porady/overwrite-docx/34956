--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -917,51 +917,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-16-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-16-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>