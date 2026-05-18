--- v0 (2026-01-28)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.12.2025, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bytové muzeum v Jubilejní kolonii se rozšíří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už téměř dva roky funguje v ostravské Jubilejní kolonii unikátní bytové muzeum, které vrací jeho návštěvníky do 30. let minulého století. Díky velké přízni vedení obvodu na příští rok chystá novinku – muzeum se rozšíří o další byt, který zájemce zavede do šedesátek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -206,51 +321,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 11. 12. 2025 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VÁŽNÁ NEHODA NA D56 U PASKOVA </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na dálnici D56 zkomplikovala ve čtvrtek vážná dopravní nehoda. Nákladnímu autu převážejícímu dřevo praskla pneumatika, vůz narazil do dodávky a svodidel a část nákladu se vysypala do protisměru. Do uvolněné kulatiny pak narazila tři osobní auta, jedno z nich se převrátilo na střechu. Jednoho z řidičů museli resuscitovat. Podrobnosti najdete na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADAPTAČNÍ PROJEKTY MS KRAJE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj získal finanční podporu od společnosti CTP Invest na projekty zaměřené na zvýšení klimatické odolnosti regionu. Dar byl symbolicky předán na krajském úřadě. Zapojení soukromé firmy do projektu LIFE COALA má podpořit opatření, která pomáhají kraji lépe zvládat dopady extrémního počasí – od revitalizace veřejných prostranství po retenční projekty či zelené fasády.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
@@ -711,93 +826,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>