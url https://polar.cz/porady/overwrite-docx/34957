--- v1 (2026-05-18)
+++ v2 (2026-08-27)
@@ -868,51 +868,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-17-00" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-12-2025-17-00?url=regionalni-zpravy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>