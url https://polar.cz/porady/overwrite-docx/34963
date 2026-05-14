--- v0 (2026-01-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výluka tramvají na nám. Republiky v Ostravě končí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konec přestupů na náhradní autobusy. Ve středu 17. prosince by měly ostravské tramvaje opět projet přes náměstí Republiky. Řidiči aut si ale budou muset ještě počkat. Práce na rekonstrukci potrvají ještě zhruba půl roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -540,149 +655,136 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná řeší dlouhodobý problém s parkováním u Karvinského moře. Město kupuje za zhruba 2,4 milionu korun okolní pozemky od státního podniku DIAMO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf (SOCDEM), primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "My na těch pozemcích máme záměr vybudovat nová parkovací místa. Aby se zvýšil komfort pro návštěvníky Karvinského moře. V současné době bude podepsána kupní smlouva, budeme připravovat projekt na samotnou stavbu parkoviště. Uvidíme v jakém časovém horizontu se nám to podaří realizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Brazílie očima ostravských futsalistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Futsalisté ze Sportovního gymnázia Dany a Emila Zátopkových se vrátili z mistrovství světa v Brazílii. Užili si atmosféru špičkového turnaje a rozhodně nezklamali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do dějiště odletěli mladí sportovci s jasným cílem – být disciplinovaní a hrát poctivý futsal. Nejtěžší prověrkou byl hned úvodní zápas proti domácí Brazílii, která turnaj nakonec celá vyhrála.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simon Filipský, brankář týmu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když bych měl srovnat utkání třeba s takovou Brazílii, ti byli na nejvyšší úrovni, To stejné Ukrajina i ti měli velice kvalitní tým,  Irán. Byly tam skvělé týmy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když bych měl srovnat utkání třeba s takovou Brazílii, ti byli na nejvyšší úrovni, To stejné Ukrajina i ti měli velice kvalitní tým,  Irán. Byly tam skvělé týmy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tým nakonec vybojoval 15. místo, přesto má za sebou výkony, na které může být hrdý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Zahradník, kapitán týmu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Škoda akorát toho zápasu se Srbskem, kde jsme mohli jít do čtvrtfinále, to mě hodně mrzí, ale jinak si myslím, že dobrý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Zážitek z Brazílie nebyl jen sportovní — turnaj doprovázel i kulturní program a mezinárodní setkávání.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Zážitek z Brazílie nebyl jen sportovní — turnaj doprovázel i kulturní program a mezinárodní setkávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Liška, učitel, Sportovní gymnázium Dany a Emila Zátopkových Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Večer národů je taková typická aktivita, kterou mezinárodní organizace dělá, aby se národy přiblížily k sobě, aby předvedly nějaké místní tradiční pochutiny, pokrmy a nebo nějaké i třeba tance."</w:t>
       </w:r>
     </w:p>
@@ -811,93 +913,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>