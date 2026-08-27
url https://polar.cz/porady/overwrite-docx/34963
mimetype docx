--- v1 (2026-05-14)
+++ v2 (2026-08-27)
@@ -955,51 +955,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>