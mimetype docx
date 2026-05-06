--- v0 (2026-02-11)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní akt uctil oběti střelby ve FNO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před budovou Polikliniky FNO v Porubě si lidé pietním aktem připomněli tragickou střelbu, ke které došlo 10. prosince 2019. K památníku položili věnce, květiny a zapálili svíčky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,53 +402,52 @@
         <w:t xml:space="preserve">Věra Palkovská (Osobnosti pro Třinec), primátorka Třince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cirk Arena je budoucnost. Tady jsme vyřešili nejen brownfield v Třinci, ale vzniknou nová pracovní místa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sventek, koordinátor projektu CirkArena:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přichází úplně nová infrastruktura, nový prvek, který tady doposud nebyl. My tady děláme velkou veřejnou instituci, která bude zkoumat témata, která jsou velmi potřebná dnes v Evropě a která k té své spolupráci vyzývá nejvýznamnější partnery z České republiky, ale i z Evropy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhruba 80 % nákladů na výstavbu Cirk Arény hradí evropské zdroje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zhruba 80 % nákladů na výstavbu Cirk Arény hradí evropské zdroje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Teplá polévka Armády spásy zahřála kolemjdoucí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -366,56 +480,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ono je to pěkné, že se myslí na druhé a že se lidé setkávají. Lidé různých postižení i zdraví lidé a že se mají k sobě blíže a můžou si promluvit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „No přešel jsem proč? Protože jsem bez domova a polévka mi chutná.“ Takže to vítáte, tu dnešní polévku?</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> „Ano.“ Jak to děláte, když třeba nemáte na jídlo? „Snažím se nějak přežít prostě, no.“ Pomáhá vám někdo? „Jo. Armáda spásy.“</w:t>
+        <w:t xml:space="preserve"> „No přešel jsem proč? Protože jsem bez domova a polévka mi chutná.“ Takže to vítáte, tu dnešní polévku?  „Ano.“ Jak to děláte, když třeba nemáte na jídlo? „Snažím se nějak přežít prostě, no.“ Pomáhá vám někdo? „Jo. Armáda spásy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Opravdu je to důležité. Pomáhat i těm, co nemají peníze, nebo nemají různé ekonomické možnosti nebo příležitosti na trhu práce, aby se sami mohli uživit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Armáda spásy pomáhá lidem v mnoha směrech. Nyní také otevře nové komunitní centrum v městské části Šumbark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -515,81 +624,75 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Řemesla jsou z mého pohledu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">důležitá</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, i když každopádně ne každý si to myslí. Zejména rodiče, kteří by velmi rádi ze všech svých dětí měli maturanty. Na druhou stranu je třeba si uvědomit, že nejenom je určitá potřebnost, ale samozřejmě také uplatnitelnost na trhu práce, ať už ve firmách nebo v podobě soukromníků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Buchta, Odbor školství, mládeže a sportu, KÚ MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Principem celé této kampaně je propagovat řemeslné obory, po kterých je největší hlad na našem trhu práce, a snažíme se tady podporovat je i formou stipendií. A co se týče těch řemesel, tak máme 14 podporovaných řemesel na 20 školách zřizovaných Moravskoslezským krajem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O prezentaci jednotlivých škol se starali studenti i učitelé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proč je fajn studovat na vaší škole?</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Děcký, zástupce ředitele, SŠ technická a dopravní Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Auta budou jezdit pořád. Je jedno, jestli to bude na naftu nebo na elektriku, a bude pořád potřeba někoho, kdo je bude umět dopravit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Kopecká, zástupce ředitele, OA Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -852,93 +955,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>