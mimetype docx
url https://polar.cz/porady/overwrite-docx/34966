--- v1 (2026-05-06)
+++ v2 (2026-08-27)
@@ -997,51 +997,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-12-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-12-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>