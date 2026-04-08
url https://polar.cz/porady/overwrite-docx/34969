--- v0 (2026-02-13)
+++ v1 (2026-04-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.12.2025, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V parku Boženy Němcové vzniká "Náš sad"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V parku Boženy Němcové v Karviné vznikl nový, veřejně přístupný ovocný sad o rozloze zhruba 6 300 metrů čtverečních. Vysazené stromy a keře mají obohatit městskou zeleň, nabídnout potravu i úkryt ptactvu a zároveň podpořit přirozenou biodiverzitu parku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kino Centrum Karviná připravilo nejen pro dětské diváky cyklus filmových projekcí s názvem Vánoční prázdniny s kinem. Příznivci otužování by neměli zapomenout na to, že již po čtrnácté se na Karvinském moři uskuteční na Štědrý den vánoční otužování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vánoce se blíží a s nimi i dva týdny volna pro všechny školáky. Pokud si tedy lámete hlavu nad tím, jak během prázdnin zabavit své malé děti, máme pro vás tip. Kino Centrum Karviná připravilo nejen pro dětské diváky cyklus filmových projekcí s názvem Vánoční prázdniny s kinem. Vaše ratolesti se na ně letos mohou těšit hned třikrát – v úterý 23. a 30. prosince 2025 a také v pátek 2. ledna 2026. Promítání vždy začíná v 10 hodin dopoledne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vánoce se blíží a s nimi i dva týdny volna pro všechny školáky. Pokud si tedy lámete hlavu nad tím, jak během prázdnin zabavit své malé děti, máme pro vás tip. Kino Centrum Karviná připravilo nejen pro dětské diváky cyklus filmových projekcí s názvem Vánoční prázdniny s kinem. Vaše ratolesti se na ně letos mohou těšit hned třikrát – v úterý 23. a 30. prosince 2025 a také v pátek 2. ledna 2026. Promítání vždy začíná v 10 hodin dopoledne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příznivci otužování by neměli zapomenout na to, že již po čtrnácté se na Karvinském moři uskuteční na Štědrý den vánoční otužování, při kterém nebude chybět také společné focení a hudba a zpěv. Začíná se 24. prosince v 10 hodin dopoledních u Karvinského moře. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinou obsadili judisté a excelovali místní sportovci</w:t>
@@ -488,93 +602,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-13-12-2025-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>