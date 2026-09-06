--- v1 (2026-04-08)
+++ v2 (2026-09-06)
@@ -644,51 +644,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-13-12-2025-16-15" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-13-12-2025-16-15?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>