--- v0 (2025-12-22)
+++ v1 (2026-08-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.12.2025, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdlantské mosty se otevřou pro tramvaje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konec přestupů na náhradní autobusy. Ve středu 17. prosince by měly ostravské tramvaje opět projet přes náměstí Republiky. Řidiči aut si ale budou muset ještě počkat. Práce na rekonstrukci potrvají ještě zhruba půl roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -100,53 +215,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Faktem je, že nástupiště zde na náměstí Republiky ještě nebude fungovat, takže se budou používat vlastně ty provizorní, které fungují v souvislosti s touto výlukou. Toto nástupiště ještě potřebuje řadu stavebních prací, které se musí realizovat v následujících měsících, takže věřím, že na přelomu jara a léta se nám podaří toto nástupiště zprovoznit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Podstawka (ANO), náměstek hejtmana Moravskoslezského kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moravskoslezský kraj se podílí na celé stavbě finančně asi 10 %, což je něco kolem 30 milionů korun. Oprava toho mostu je složitější než standardně, proto bude ta stavba pro silniční vozidla uzavřená až do poloviny příštího roku, kdy potom teprve na tuto silnici mohou vjet osobní auta a autobusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí změn je také posílení dopravy. Lidé z Ostravy jihu se do centra dostanou ve špičce každých pět minut.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Morys, předseda představenstva a generální ředitel DPO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Budeme posilovat interval na lince 2. To znamená, lidé z Jihu se mnohem častěji a pohodlněji dostanou do centra Ostravy. No a taky linka 13, kterou jsme zaváděli jako linku ze Zábřehu, z Výškovic do centra, tak tu necháme v provozu, protože se nám osvědčila a vycházíme vstříc té přepravní poptávce a reagujeme na potřeby a požadavky našich cestujících."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrou zprávou pro cestující je také to, že dopravní podnik nebude s tarifem na příští rok zdražovat jízdné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -503,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-15-12-2025-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>