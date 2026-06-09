--- v0 (2026-01-31)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2025, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice se stala screeningovým mamografickým centrem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ženy z Havířova a okolí už kvůli screeningu nebudou muset dojíždět do jiných měst. Nemocnice se stala mamografickým centrem. Tím se zvýší šance na včasný záchyt rakoviny prsu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -261,69 +376,56 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">STRÁŽNÍCI RADÍ, JAK SI UŽÍT BEZPEČNÉ VÁNOCE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před Vánoci je nejen Ostrava plná lidí. Strážníci proto posilují hlídky na trzích, v nákupních centrech i v MHD a připomínají, na co si dát v předvánočním shonu pozor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Badurová, mluvčí MP Ostrava:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Strážníci doporučují nosit tašky a kabelky před tělem, kdy je máte neustále pod kontrolou. V tlačenici na trzích a v obchodech mějte cennosti v zapnutých vnitřních kapsách. Nikdy nenechávejte tašku nebo bundu bez dozoru. V zaparkovaných vozidlech nenechávejte viditelně vystavené žádné předměty. Větší finanční částky rozložte do více kapes a vyhněte se vytahování peněženky na veřejnosti Při všech akcích rozdávají strážníci praktické letáčky Recepty na klidné svátky s dalšími užitečnými tipy.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce v Novém Jičíně poděkovala za pěstounskou péči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zážitkový den pro rodiny se konal ve Středisku volného času Fokus. Podpořil pěstounství a kampaně Moravskoslezského kraje “Dejme dětem rodinu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -336,53 +438,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Niklová, Centrum psychologické pomoci NJ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme chtěli udělat takové poděkování jak pěstounským rodinám, tak vlastně pozvání pro běžné rodiny s dětmi k společně strávenému času se svými dětmi. Takže my jsme chtěli nabídnout takovou chvilku, společně strávený dobrý čas rodič - dítě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Podžorný, ředitel SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Na Fokusu jsme připravili pět jednoduchých stanovišť, které děti spolu se svými pěstouny, rodiči, babičkama nebo tetičkama mohou absolvovat."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Na Fokusu jsme připravili pět jednoduchých stanovišť, které děti spolu se svými pěstouny, rodiči, babičkama nebo tetičkama mohou absolvovat." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimíra Žlebková, pěstounka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem pěstounka na přechodnou dobu už skoro čtyři roky. Tohle je moje čtvrté dítě. Co vás k tomu přimělo? Jejda, asi láska k dětem. To je to, co jsem hledala v podstatě asi po celý život.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Holanová, pěstounka: </w:t>
       </w:r>
       <w:r>
@@ -605,53 +706,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velká cena Karviné v judu se uskutečnila již podeváté, a to ve složení sto devadesáti závodníků mezinárodního složení. Začátečníci ještě nemohli startovat na soutěži. Ke startu potřebují děti alespoň část úrovně žlutého pásku, a to z důvodu, aby si neublížily, když judo ještě zcela neovládají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Štefánik, organizátor a předseda oddílu TJ Judo Baník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"My momentálně máme, řekněme, čtyři až pět kvalitních závodníků, kteří pravidelně vozí medaile ze soutěží vlastně po celé republice. Terezka Kavalíková nám udělala přeborníky vlastně ČR, což je největší soutěž pro U14 a víceméně vozí medaile z každé soutěže tyto děti."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"My momentálně máme, řekněme, čtyři až pět kvalitních závodníků, kteří pravidelně vozí medaile ze soutěží vlastně po celé republice. Terezka Kavalíková nám udělala přeborníky vlastně ČR, což je největší soutěž pro U14 a víceméně vozí medaile z každé soutěže tyto děti." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U závodníků bylo možné vidět, že jeden z dvojice má vždy červený pásek, a to z důvodu, aby rozhodčí poznali, který závodník startuje na které straně tatami a mohli ho bodově ohodnotit. V judu se tato pozice rozlišuje právě šerpou, nebo pak modrým kimonem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Kasperkevič, závodník v judu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zkoušel jsem ho prostě, když už jsem měl ten 1 bod, tak jsem ho zkoušel dát na záda, abych ho oslabil, aby měl méně sil, a pak ho mohl už jenom překvapit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -754,93 +854,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2025-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>