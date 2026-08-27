--- v1 (2026-06-09)
+++ v2 (2026-08-27)
@@ -896,51 +896,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2025-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2025-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>