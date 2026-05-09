--- v0 (2026-03-06)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2025, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek má schválený rozpočet na rok 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Frýdek-Místek má rozpočet na rok 2026. Schválili jej zastupitelé 27 hlasy ze 40 přítomných na svém letošním posledním zasedání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,53 +441,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Desky myslím už tady mají to místo. A to jsou právě ty věci, které připomínají ty hezké vzpomínky. A myslím si, že to je způsob, jak tu náladu zvednout, jak se pobavit o těch věcech, které byly v životě krásné, a většinou hudba patří k nim."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem opravdu velmi rád, že vždycky jako vedení města se domluvíme společně a jako tzv. Ježíškova vnoučata jdeme navštívit seniory a uživatele v domovech pro seniory. Tentokrát jsme v Domově se zvláštním režimem na ulici Školská, který patří pod město, protože je to příspěvková organizace, a myslím si, že jsme udělali velkou radost, protože v rámci aktivit, které tady aktivizační pracovnice s uživateli provádějí, tak potom ten gramofon bude takto využit. Přinesli jsme i kalendář, který ukazuje některé historické objekty města Frýdku-Místku, takže uživatelé zavzpomínali na tyto objekty, které znají třeba z minulosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ježíškova vnoučata zavítala vůbec poprvé do střediska se zvláštním režimem na Školské ulici, které bylo otevřeno letos po rekonstrukci.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova seniorů Frýdek-Místek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady ta budova byla původně velkokapacitní, 40 uživatelů tady bylo, po rekonstrukci už je tady jen 27 lidí. Je to z toho důvodu, že jsme zrušili tří a čtyřlůžkové pokoje. Tady se navýšil ten standard opravdu na jednolůžkové a dvoulůžkové pokoje se sociálním zázemím a se společenskými místnostmi, které tady v minulosti chyběly. Takže v tomto ohledu je to opravdu jiné. Je to opravdu takové komunitní, tady si uživatelé přáli gramofonové desky, protože pracujeme s biografií a s životním příběhem. Takže hodně se dostáváme do mládí nebo do dětství. Takže jsme tematiku volili těch dárků tak, abychom je dokázali i využít při volnočasových aktivitách. A já jsem rád za to, že se to vždycky chytlo. My jsme zapojeni do projektu Ježíškova vnoučata, kdy veřejnost si zablokuje dárek pro jakéhokoliv uživatele, který tam má nějaké přání, nemá třeba rodinu, takže těch projektů máme vícero. Vánoce v tomto ohledu jsou fakt nabité, protože na nás myslí  i školy, školky, kdy děláme různá vystoupení. Takže já jsem za to z tohoto pohledu strašně rád. Dělá se to velmi, velmi jednoduše a fakt to přináší to štěstí a ty úsměvy, které tady můžeme vidět."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -489,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-18-12-2025-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>