--- v0 (2025-12-22)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.12.2025, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodinné centrum předalo dárky dětskému domovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Krabice od bot, kterou pořádalo rodinné centrum ve Studénce, přinese radost více než stovce dětí. Díky štědrosti dárců se podařilo předat vánoční balíčky i v dětském domově v  Novém Jičíně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti v dětském domově svá vánoční přání vyslovují, jak jinak než dopisem Ježíškovi. Tyto konkrétní tužby se jim snaží splnit přátelé a partneři dětského domova. Otevřít krabici od bot je pak skutečně okamžikem něčeho nečekaného.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pokorný, ředitel Dětského domova Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Takže ty děti předpokládají, co bude, ale v těch krabicích je vždycky opravdu překvapení, že do poslední chvíle neví. Neví hlavně od koho je ten dárek, takže v tomto má takový přesah vánoční, a pak si navzájem ukazují, kdo co dostal. Je to velmi pěkná tradice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Štědrý den v dětském domově vypukl už s předstihem ve čtvrtek 18. prosince, 32 dětí, které zde aktuálně žijí, je prožívají ve svých samostatných bytech v rodinných skupinách. Pak se většina kluků a holek rozjíždí prožít svátky ke svým rodinám.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Štědrý den v dětském domově vypukl už s předstihem ve čtvrtek 18. prosince, 32 dětí, které zde aktuálně žijí, je prožívají ve svých samostatných bytech v rodinných skupinách. Pak se většina kluků a holek rozjíždí prožít svátky ke svým rodinám. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem letos studénecké rodinné centrum shromáždilo díky štědrostí lidí 114 dárků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tím, že sbírka je celorepubliková a má velkou mediální kampaň, tak to není tak těžké dárky shromáždit. Takže během týdne jsme měli rozebrané téměř všechny věkové kategorie. Samozřejmě vždycky je nejhorší ten nejstarší věk, takže většinou zbývají kluci 15 - 17 let. To je věk, kdy asi dárci úplně neví, co darovat, takže my jsme se rozhodli, že i kolegyně přispěla, takže my jsme se tak jako všichni do toho tak nějak opřeli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,103 +341,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Meluzinová, Tamburašský soubor Brač: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My máme aktuálně za sebou řadu koncertů, od září až po prosinec jsme toho měli opravdu moc. Zrovna teď o víkendu jsme absolvovali dva koncerty adventní, jeden byl v Dělnickém domě ve Studénce, druhý byl potom v Mostech u Jablunkova. A tady toto je pro nás zase další příležitost, kde jsme ještě nehráli, takže SAK nás oslovil, jestli bychom tedy zahráli Česko zpívá  koledy. Tak jsme se toho chopili a dneska teda zahrajeme. A co je ještě teda v letošním roce, a je to naprosto úžasná příležitost, tak si zahrajeme v Malostranské besedě 28. prosince s našimi novými kamarády ukulelisty.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další akcí, ještě v adventním čase, na kterou lze ve Studénce vyrazit, jsou v sobotu 20. prosince vánoční trhy s dílničkou, například se zdobením baněk. Novinkou bude přítomnost Wood trucku, kde si zájemci budou moci vyrobit ozdoby ze dřeva a mistr řezbář bude na místě vytvářet originální sochu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmark na Butovické připomněl i lidové tradice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola Butovická uspořádala předvánoční jarmark. Návštěvníci se do něj mohli aktivně zapojit a vyrobit si vlastní ozdoby a dekorace s vánoční tematikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předvánoční atmosféra pohltila budovu základní školy na Butovické ulici, a to v mnoha třídách, včetně vyzdobených schodišť a chodeb. Pořádali tu svůj už 31. Předvánoční jarmark. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Starečková, zástupkyně ředitelky, ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Naši žáci a jejich rodiče a ostatní návštěvníci si zde můžou vyrobit spoustu různých vánočních ozdob. Tady se nacházíme ve světničce Tradic, kde si můžou žáci s rodiči vyzkoušet takové ty tradiční adventní a vánoční aktivity. Můžou tady vyzkoušet takové ty tradice, které už možná zapomněli.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Naši žáci a jejich rodiče a ostatní návštěvníci si zde můžou vyrobit spoustu různých vánočních ozdob. Tady se nacházíme ve světničce Tradic, kde si můžou žáci s rodiči vyzkoušet takové ty tradiční adventní a vánoční aktivity. Můžou tady vyzkoušet takové ty tradice, které už možná zapomněli.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Jalůvková, školní družina ZŠ Sjednocení:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chtěla jsem to zaměřit právě na tradice, které už se pomaličku zapomínají. Takže je tu vystaveno a popsáno zhruba přes 20 tradic, aby si lidé mohli připomenout vše, co vlastně naši předkové, co nám zanechali a čím bychom vlastně měli žít v této době, která je plná internetu a spíš tradici jako západních. Děti mohou vyzkoušet krájení a zdobení jablíčka, můžou si vyzkoušet pouštět si lodičky a nazdobit perníčky. Každá ta tradice vlastně je zde na těch papírech popsaná, vypsaná, co to všechno má znamenat. Hledala jsem všude možně na internetu a v různých knihách, abych tady mohla dát co nejvíc těch našich tradic Lašska a Valašska. A hlavně, aby se to předalo těm dětem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
     </w:p>
@@ -485,93 +593,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-12-2025-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>