--- v1 (2026-05-11)
+++ v2 (2026-08-29)
@@ -635,51 +635,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-12-2025-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-19-12-2025-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>