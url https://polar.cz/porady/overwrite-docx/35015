--- v0 (2025-12-25)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.12.2025, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční nadílka od radnice putovala za dětmi v Havířově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení města prožilo jeden z nejpříjemnějších pracovních dnů v roce. Vánoční nadílku rozdalo v organizacích dětem i dospělým, kteří to v životě nemají jednoduché. Radost na obou stranách byla velká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,118 +270,107 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městě žije řada osamělých seniorů, kteří ale mají rádi společnost. Právě pro ně radnice každoročně pořádá společný vánoční oběd. Příjemné setkání potěšilo všechny zúčastněné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení radnice a odbor sociálních věcí opět pozvaly čtyři desítky osamělých seniorů na společné setkání u slavnostního oběda. Toto milé gesto se už stalo předvánoční tradicí. Po přípitku seniorům zazpívali koledy také žáci ze ZUŠ B. Martinů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Baránek (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Zveme je proto, aby se necítili osamělí. I když je člověk sám, naše město nabízí spoustu možností zábavy a trávení volného času. Vánoční oběd pro seniory je jednou z tradičních akcí, které město pořádá a jsem rád, že s nimi můžeme v předvánočním čase strávit chvíli, probrat jejich problémy a společně se připravit na další rok.“</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> „S rodinou, s dcerou a potom přijde ještě vnučka.“</w:t>
+        <w:t xml:space="preserve"> „Zveme je proto, aby se necítili osamělí. I když je člověk sám, naše město nabízí spoustu možností zábavy a trávení volného času. Vánoční oběd pro seniory je jednou z tradičních akcí, které město pořádá a jsem rád, že s nimi můžeme v předvánočním čase strávit chvíli, probrat jejich problémy a společně se připravit na další rok.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anketa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Moc se mi to líbí, že město něco dělá pro důchodce.“ Jaké budou u vás Vánoce, s kým je budete trávit?  „S rodinou, s dcerou a potom přijde ještě vnučka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem tady poprvé, ještě jsem nikdy nebyla na takovém posezení. Je to příjemné setkání seniorů. Ráda jsem se přihlásila a dneska přišla. Člověk se tu s někým seznámí.“ Jaké budou u vás Vánoce? „Tradiční, s rodinou, společně strávíme svátky. Jsem ráda, že se zase všichni sejdeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Těším se velmi. Bydlím v Havířově už deset let a nikdy jsem na takovém setkání nebyla. Přihlásila jsem se v CVA a tak jsem se sem dostala. Bylo nás čtyřicet přijatých, tak uvidíme, jaké to pro mě bude.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> „Nikdy jsem nebyla na takovém posezení, tak jsem zvědavá, jak to bude vypadat.“</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Je něco, na co byste se chtěla vedení radnice zeptat? „Nemyslím si. My jsme jako důchodci zatím spokojeni.“</w:t>
+        <w:t xml:space="preserve"> „Nikdy jsem nebyla na takovém posezení, tak jsem zvědavá, jak to bude vypadat.“  Je něco, na co byste se chtěla vedení radnice zeptat? „Nemyslím si. My jsme jako důchodci zatím spokojeni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předvánoční setkání se už stalo milou tradicí, která připomíná, že i drobná pozornost a společně strávený čas mohou mít velký význam.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -553,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-20-12-2025-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>