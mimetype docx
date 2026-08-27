--- v1 (2026-04-12)
+++ v2 (2026-08-27)
@@ -699,51 +699,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-20-12-2025-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-20-12-2025-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>