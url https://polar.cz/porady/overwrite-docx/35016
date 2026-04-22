--- v0 (2025-12-21)
+++ v1 (2026-04-22)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.12.2025, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční mezigenerační setkání na MŠ Divišova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mateřská škola Divišova uspořádala krásnou akci, při níž se potkala nejmladší generace s tou nejstarší. Akce se uskutečnila za doprovodu vystoupení dětí a společného tvoření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mateřská škola Divišova v Karviné Hranicích se může pochlubit krásnou akcí, kterou vymyslela v rámci koncepce mezigeneračního setkávání. Školku již podruhé navštívili senioři z Nového domova Karviná, aby strávili společně dopoledne a obě generace si něco předaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Motyková, zástupkyně předškolního vzdělávání MŠ Divišova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Smysl této akce je vlastně společný zážitek, kdy děti vystoupí vánočním pásmem, budou společné dílničky a je to vlastně chvíle sdílení, kdy propojujeme a vytváříme hodnoty, jako je radost a respekt. Rádi bychom, aby tato akce byla vánoční tradicí. Každoročně budeme propojovat dva světy: svět dětí a svět seniorů. Ač se tyto světy zdají vzdálené, mají k sobě neskutečně blízko. My jsme rádi, že loňská akce se povedla, že tento směr nám dává určitý smysl a jsme rádi, že Nový domov přijal naše pozvání, protože toto setkání je přínosné pro obě generace. Tak ještě jednou děkujeme."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Smysl této akce je vlastně společný zážitek, kdy děti vystoupí vánočním pásmem, budou společné dílničky a je to vlastně chvíle sdílení, kdy propojujeme a vytváříme hodnoty, jako je radost a respekt. Rádi bychom, aby tato akce byla vánoční tradicí. Každoročně budeme propojovat dva světy: svět dětí a svět seniorů. Ač se tyto světy zdají vzdálené, mají k sobě neskutečně blízko. My jsme rádi, že loňská akce se povedla, že tento směr nám dává určitý smysl a jsme rádi, že Nový domov přijal naše pozvání, protože toto setkání je přínosné pro obě generace. Tak ještě jednou děkujeme." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Den začal vystoupením dětí z Mateřské školy Divišova. Ty měly na programu tanec, zpěv či jednoduché divadlo, vše s vánoční tématikou. Protože babičky a dědečkové z Nového domova měli z vystoupení stejnou radost, stalo se dopoledne vděčným předvánočním zpestřením, přínosným pro všechny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: seniorky z Nového domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jo, takhle jo, těšila. To víte, že jo. To jsem nemohla spát. Už jsem si říkala, už abych tady byla. Tak je to fajn. Zase nějaká změna. Jsem ráda, že jsem tady. Je tu pěkně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +263,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Slováků klasicky oslavila Vánoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obec Slováků v Karviné má za sebou další klasické předvánoční setkání, při němž se zpívalo a tančilo, ale především se vroucně setkávali její členové. Letos za doprovodu vystoupení souboru Velká Magurka ze Slovenska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vánoční setkání obce Slováků je již dlouhou tradicí. Letos se konalo po jednatřicáté. Na akci bývají pravidelně pozvány soubory ze Slovenska, aby byla událost autentická a aby zaznívala slovenština ve své nejryzejší podobě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vánoční setkání obce Slováků je již dlouhou tradicí. Letos se konalo po jednatřicáté. Na akci bývají pravidelně pozvány soubory ze Slovenska, aby byla událost autentická a aby zaznívala slovenština ve své nejryzejší podobě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilma Krňávková, předsedkyně Obce Slováků v Karvné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento rok je to soubor Veľká Magurka. Loni jsme měli soubor Kelčovan. Před tím, ještě když jsme byli na tom trošku lépe finančně, tak chodívali z Oravské nížiny, Moravského Veselého, z východu jsme měli pozvané, Šmykňa účinkovala u nás z Nové Bystrice, z Bánské Bystrice. Bylo to velmi, velmi bohaté."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viktor Chudoba, vedoucí soubor Velká Magurka: </w:t>
       </w:r>
       <w:r>
@@ -503,93 +616,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-20-12-2025-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>