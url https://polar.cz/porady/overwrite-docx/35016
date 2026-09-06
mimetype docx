--- v1 (2026-04-22)
+++ v2 (2026-09-06)
@@ -658,51 +658,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-20-12-2025-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-20-12-2025-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>