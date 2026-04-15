--- v0 (2025-12-25)
+++ v1 (2026-04-15)
@@ -1,64 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.12.2025, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostrava plus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ostrava se už několik let snaží podporovat nápady občanů, kteří jsou ochotni přiložit ruku k dílu a vylepšit své okolí. Díky programu Tvoříme prostor už tak vznikla řada pozoruhodných projektů, jedním z nich je Fajna zastávka v Kunčičkách.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Tvoříme prostor podpořil Fajnou zastávku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staré vyřazené tramvaje končí ve sběru, ale to není případ Tatrovky T3, která je v Kunčičkách před kostelem svatého Antonína. Koleje, na kterých stojí, sice nikam nevedou, ale lidi v ní najdete pořád. Díky spolku Slezská lilie slouží jako kavárna a nyní budou z programu Tvoříme prostor financovány další vylepšení okolí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy, garant programu Tvoříme prostor:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Slezská lilie – spolek, který žádal o dotaci 200 tisíc korun – navrhl dotvořit tento prostor tak, aby tam mohlo vzniknout i ve spolupráci s farností jakési nové komunitní místo.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vyřazená tramvaj slouží třikrát týdně jako kavárna. Využití ale našla i jako místo pro oslavy, nebo promítání filmů. Program Tvoříme prostor by tak měl okolní prostor kromě mobiliáře doplnit také o promítací plátno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dariusz Sputo, farář, spoluautor projektu Café Tramvaj:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Plus tady bude takový krásný dětský koutek, aby maminky, když si sem přijdou třeba popovídat, nebo jak se to říká po ostravsku ‚podřistat‘, tak ty děti si budou třeba moci sednout v tom dětském koutku. Plus máme ještě v plánu, že když tady budou ty akce v typu letní kino, tak bude i gril, takže Tvoříme prostor nám poskytne i ten grill, kde si lidé budou moci dát něco na zub.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Velký úspěch má především u dětí také kabina tramvaje. I tu čekají během roku 2026 novinky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dariusz Sputo, farář, spoluautor projektu Café Tramvaj:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Kdokoliv si sedne tady v té kabině, tak si sedne jako ten řidič tramvajky, dostane brýle a v ten moment – naši ajťáci na tom pracují – si bude moci vychutnat jízdu po Ostravě tou tramvajkou, ale virtuálně, samozřejmě. To znamená, že bude možnost, že se bude zastavovat, lidé tam budou nastupovat, prostě to řízení v reálu.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Realizace projektu Fajna zastávka i následná péče o celý prostor s "té trojkou" bude probíhat s aktivním zapojením místních dobrovolníků a farnosti. Na podporu z programu Tvoříme prostor se mohou těšit ještě nově další dva projekty. Dotaci 480 tisíc korun získá projekt Měníme náš prostor, měníme náš život v Radvanicích a Bartovicích a 500 tisíc korun poputuje na projekt Závětří – zelené srdce pro děti, rodiče i prarodiče ve Svinově. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora, garant programu Tvoříme prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava už od roku 2017 vyhlašuje dotační program Tvoříme prostor. Za tu dobu podpořila 68 projektů za více než 21 milionů korun. Ve studiu vítám náměstkyni primátora Ostravy a zároveň garanta programu Tvoříme prostor, Lucii Baránkovou Vilamovou, dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -201,51 +405,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy, garant programu Tvoříme prostor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájemci se mohou přihlašovat a všechny informace o tom programu najdou na webových stránkách - tvorimeprostor.cz včetně informací o termínech, dokdy se mohou přihlašovat. A ty výzvy trvají po celý rok, takže je potřeba to opravdu prokonzultovat s dámami, které mohou zájemci kontaktovat. Mohou se jich zeptat i na velmi podrobné informace. Já si myslím, že je to oboustranně velmi přínosné, protože některé ty projekty, tak jak vím a zasedám v té porotě a s těmi lidmi komunikuji poměrně napřímo, tak ono je někdy velmi zajímavý ten proces. Někdy se nám opravdu přihlásí na začátku projekt, o kterém bychom řekli, že mu úplně nevěříme, anebo si říkáme, jak to bude fungovat, jestli to vůbec je dobře, jestli je to přínosné. A třeba v rámci těch konzultací, které s tou skupinou, s tou odbornou pracovní skupinou, ti žadatelé absolvují, tak se ten projekt třeba pohne tam, kde opravdu má smysl, a my potom na konci vlastně sami jsme velmi rádi, že to takto proběhlo. Někdy se dokonce stává, že jsou i neúspěšní žadatelé, u kterých se třeba rozhodneme projekt nepodpořit, a oni jsou tak vytrvalí, že jsou podpořeni až potřetí, ale pak zpětně, když s nimi mluvíte, tak říkají, že vlastně je strašně dobře, že jsme je poprvé a podruhé nepodpořili, protože díky tomu se ten projekt mohl pohnout a mít mnohem lepší a větší přínos, než měl třeba na začátku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paní náměstkyně, já vám moc děkuji za návštěvu.</w:t>
+        <w:t xml:space="preserve">Paní náměstkyně, já Vám moc děkuji za návštěvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), náměstkyně primátora Ostravy, garant programu Tvoříme prostor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také děkuji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV POLAR: </w:t>
       </w:r>
@@ -349,93 +553,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostrava-plus/ostrava-plus-23-12-2025-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>