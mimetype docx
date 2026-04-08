--- v1 (2026-02-14)
+++ v2 (2026-04-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.12.2025, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská má schválený rozpočet na rok 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Slezské Ostravy v prosinci schválilo rozpočet na rok 2026. Příjmy i výdaje obvodu dosáhnou v příštím roce sedmi set padesáti dvou milionů korun. Investovat bude vedení primárně do bydlení, školství a pokračování rozběhlých investic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě další významná investice je rekonstrukce bytových domů na ulici Šenovské. Také budeme rekonstruovat bytový dům na Kepkově 3. Myslím si, že to je skvělá věc, protože je to vlastně poslední takový dům, tedy uprostřed všech ostatních zrekonstruovaných, takže určitě se to zcelí a bude to pěkně vypadat. Samozřejmě je spousta ještě dalších akcí, které máme v plánu, ať je to rekonstrukce chodníků a výstavba parkoviště na ulici Henryho v Ostravě-Hrušově."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Značná část financí, ale poputuje také do oblasti školství, a to hlavně do modernizace učeben. Obvod se stará o čtyři základní a šestnáct budov mateřských škol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Goryczka (OSTRAVAK), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "To je nekonečná práce s tím do toho investovat, opravovat to, spravovat. Čili jsem rád, že v rámci koalice jsme schválili rozpočet, který myslí na tyto opravy a investice. Ale nejenom to, protože potom jednotliví ředitelé škol a školek žádají o dotace z programů mimo Ostravu. A my se snažíme maximálně pomáhat těm ředitelům, aby maximálně čerpali na vybavení pro školy a na školení učitelů. Dokonce tam máme jednu oblast i pro školení rodičů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "To je nekonečná práce s tím do toho investovat, opravovat to, spravovat. Čili jsem rád, že v rámci koalice jsme schválili rozpočet, který myslí na tyto opravy a investice. Ale nejenom to, protože potom jednotliví ředitelé škol a školek žádají o dotace z programů mimo Ostravu. A my se snažíme maximálně pomáhat těm ředitelům, aby maximálně čerpali na vybavení pro školy a na školení učitelů. Dokonce tam máme jednu oblast i pro školení rodičů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet na následující období byl i letos schválen jednohlasně, a to 32 přítomnými zastupiteli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Heřmanická fara otevřela vinárnu i s kinem</w:t>
@@ -318,53 +432,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka  Anežková, ředitelka MŠ Požární</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ne všichni důchodci jsou v domech pro seniory, ale starají se o ně jejich děti, a nemají možnost se nikde takhle scházet, někteří ani nemohou. A tak jsme se rozhodli, že bychom je chtěli potěšit a samozřejmě jim popřát hezké svátky. Poprvé jsme jim dávali sborník s koledami jako malý dárek a zjišťovali jsme, jestli se to prostě osvědčí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koledování se v Heřmanicích ujalo a dokonce se stalo tradicí, která pokračuje už deset let. Děti společně s učiteli navštíví pokaždé přibližně patnáct seniorů."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koledování se v Heřmanicích ujalo a dokonce se stalo tradicí, která pokračuje už deset let. Děti společně s učiteli navštíví pokaždé přibližně patnáct seniorů." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila  Žáčková, učitelka MŠ Požární</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pomáhá nám v tom tady naše bývalá zaměstnankyně, která už je teď také v důchodu, a ona vlastně tady zná ty seniory, takže nám vždycky trošičku vytyčí trasu a pomůže nám vybrat, kam bychom zašli. Připravujeme se tak, že vyrábíme přáníčka, která potom předáváme. Trénujeme také koledy, zazpíváme a děti se těší. Mají to rády a ví, že většinou dostanou nějaké sladkosti, nějaké dobroty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -530,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-23-12-2025-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>