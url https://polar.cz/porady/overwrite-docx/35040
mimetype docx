--- v0 (2026-02-07)
+++ v1 (2026-06-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2025, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Judo Club Orlová slaví 20 let od vzniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Judo club Orlová letos slaví významné jubileum - 20 let od svého založení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -54,72 +169,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Heczko, předseda Judo Clubu Orlová: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Oceňovali jsme sportovce roku 2025 a také jsme oceňovali sportovce za naše poslední desetiletí, ve kterém jsme měli opravdu velkou práci a spoustu změn. Dneska tady byl program, ve kterém zazpíval jeden z našich judistů, zpěvák. Děti, malé děti a velcí dorostenci udělali ukázky juda a nakonec tady byl i samuraj se svou sestavou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z původně malé skupiny nadšenců se postupně stal stabilní sportovní klub, který dnes pravidelně reprezentuje Orlovou na regionálních i celostátních soutěžích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Heczko, předseda Judo Clubu Orlová: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dneska už máme na pobočkách 15. Máme pobočku v Praze Hostivaři, máme pobočky tady v Orlové, na základních a mateřských školách, máme pobočky v Dolní Lutyni, v Petřvaldu i v Rychvaldu. Nabíráme nové členy, samozřejmě, ale budeme to muset trošičku zpomalit. Takže se budeme soustředit hlavně na zářijový nábor, aby se děti naučily více věcí, protože když ty dětičky skočí do rozjetého vlaku, tak už je to dost složité jak pro děti, tak i pro trenéry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavy dvacátého výročí byly příležitostí nejen k bilancování, ale také k poděkování všem, kteří se na fungování klubu v průběhu let podíleli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavy dvacátého výročí byly příležitostí nejen k bilancování, ale také k poděkování všem, kteří se na fungování klubu v průběhu let podíleli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -194,93 +305,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-24-12-2025-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>