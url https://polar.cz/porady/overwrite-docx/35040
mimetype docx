--- v1 (2026-06-30)
+++ v2 (2026-08-28)
@@ -347,51 +347,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-24-12-2025-16-50" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-24-12-2025-16-50?url=orlovsky-miniexpres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>